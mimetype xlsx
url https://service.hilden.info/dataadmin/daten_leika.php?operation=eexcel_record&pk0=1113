--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -346,51 +346,51 @@
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Die Bescheinigung in Steuersachen (früher: "Unbedenklichkeitsbescheinigung) dient anderen Behörden in Genehmigungsverfahren oder der öffentlichen Auftragsvergabe oder auch privaten Auftraggebenden als Entscheidungshilfe.&amp;nbsp;&lt;span style="background-color: initial;"&gt;Die Bescheinigung in Steuersachen bestätigt, dass zum Zeitpunkt der Ausstellung keine&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;steuerlichen Verbindlichkeiten gegenüber der Stadt Hilden bestehen.&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Bitte beachten Sie, dass diese Bescheinigung nur für Steuern gilt, die die Stadt Hilden erhebt&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;(z.B. Gewerbesteuer, Hundesteuer, Vergnügungssteuer u.a.)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span style="background-color: initial;"&gt;Der Wohnsitz der antragstellenden Person oder der Firmenstandort muss&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;daher Hilden sein.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Die Bescheinigung in Steuersachen wird zu unterschiedlichen Anlässen, insbesondere für&amp;nbsp;&lt;span style="background-color: initial;"&gt;gewerbliche Erlaubnisse benötigt, wie etwa&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Taxikonzession&lt;/li&gt;&lt;li&gt;Genehmigung Güterkraftverkehr&lt;/li&gt;&lt;li&gt;Gaststättenkonzession&lt;/li&gt;&lt;li&gt;Maklererlaubnis&lt;/li&gt;&lt;li&gt;Spielhallenkonzession&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sie erhalten die Bescheinigung nach Geldeingang innerhalb weniger Tage per Post&amp;nbsp;&lt;span style="background-color: initial;"&gt;zugesandt.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;In Abhängigkeit davon, für wen die Bescheinigung erstellt werden soll, werden unterschiedliche Unterlagen bzw. Nachweise zusätzlich zum Antrag benötigt.&lt;/p&gt;&lt;p&gt;Soll die Bescheinigung für &lt;br&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;u&gt;Sie als Person&lt;/u&gt; ausgestellt werden, fügen Sie bitte eine Kopie Ihres Personalausweises, Pass oder ein anderes amtliches Identitätsdokument bei.&lt;/li&gt;&lt;li&gt;&lt;u&gt;eine andere Person&lt;/u&gt; ausgestellt werden, fügen Sie bitte eine Kopie des Personalausweises, Pass oder ein anderes amtliches Identitätsdokument bei sowie eine Vollmacht bei.&lt;br&gt;&lt;/li&gt;&lt;li&gt;&lt;u&gt;eine Firma&lt;/u&gt; ausgestellt werden, fügen Sie bitte eine Kopie der Gewerbeanmeldung bei.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Den Antrag finden Sie rechts unter "Anträge und Informationen".&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Für die Ausstellung wird eine Verwaltungsgebühr fällig. &lt;strong&gt;Die Gebühr ist im Voraus zu begleichen.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Bitte beachten Sie, dass die Vorauszahlung den Antrag nicht ersetzt.&lt;br&gt;&lt;strong&gt;!!! Für die Erstellung der Bescheinigung ist der Antrag und Geldeingang erforderlich !!!&lt;/strong&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Für die Ausstellung &lt;strong&gt;je Bescheinigung&lt;/strong&gt; wird eine Verwaltungsgebühr in Höhe von &lt;strong&gt;25,00€&lt;/strong&gt; fällig.&lt;br&gt;&lt;strong&gt;Die Gebühr ist im Voraus zu begleichen.&lt;/strong&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Bitte überweisen Sie die Gebühr auf das &lt;u&gt;Konto der Stadt Hilden&lt;/u&gt; bei der&lt;/p&gt;&lt;p&gt;&lt;u&gt;Sparkasse HRV (BLZ 334 500 00) Kto.-Nr. 34300566&lt;br&gt;IBAN: DE75 3345 0000 0034 3005 66, BIC: WELADED1VEL&lt;/u&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;unter &lt;u&gt;Angabe des Kassenzeichens&lt;/u&gt; 228549/UB/ + Namen derjenigen Person/Firma,&lt;br&gt;für welche die Bescheinigung benötigt wird.&lt;br&gt;&lt;/p&gt;&lt;p&gt;Sofern eine neue Bescheinigung benötigt wird ist diese wieder gebührenpflichtig.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;pdf Antrag "Antrag auf Ausstellung einer Bescheinigung in Steuersachen (vormals Unbedenklichkeitsbescheinigung)" wird noch in Online-Formular umgewandelt. LINK dann noch einfügen.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
-    <t>IV-20.3 Amt für Finanzservice - Zentrale Buchhaltung</t>
+    <t>I-20.3 Amt für Finanzservice - Zentrale Buchhaltung</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Offene Sprechzeiten:&lt;/strong&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag: 09:00 - 12:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 15:00 - 18:00 Uhr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="background-color: initial;"&gt;&lt;strong&gt;Telefonische Sprechzeiten:&lt;/strong&gt;&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Dienstag: 14:00 - 16:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 09:00 - 12:00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist barrierefrei möglich.</t>
   </si>
   <si>
     <t>vollstreckung@hilden.de</t>
   </si>
   <si>
     <t>ja</t>
   </si>
   <si>
     <t>+49 2103 72-85280</t>
@@ -807,51 +807,51 @@
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="260" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="183" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="653" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="1714" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="857" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="378" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="741" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="220" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="62" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="61" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="546" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="62" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="43" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="126" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22" bestFit="true" customWidth="true" style="0"/>