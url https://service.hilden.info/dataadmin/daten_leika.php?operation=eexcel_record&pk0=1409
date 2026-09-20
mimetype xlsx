--- v0 (2026-03-14)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>#LeiKa-ID</t>
   </si>
   <si>
     <t>Daten Leika Referenz</t>
   </si>
   <si>
     <t>Erstellt am</t>
   </si>
   <si>
     <t>Geändert am</t>
   </si>
   <si>
     <t>LeiKa Typ</t>
   </si>
   <si>
     <t>Efa-Leistung</t>
   </si>
   <si>
     <t>Rechtsgrundlage</t>
   </si>
   <si>
     <t>Gesetze</t>
   </si>
   <si>
@@ -290,82 +290,78 @@
   <si>
     <t>FIM Typ Stammprozess</t>
   </si>
   <si>
     <t>FIM Status Stammprozess</t>
   </si>
   <si>
     <t>FIM Typ Referenzdatenfelder</t>
   </si>
   <si>
     <t>FIM Status Referenzdatenfelder</t>
   </si>
   <si>
     <t>FIM Typ Referenzprozess</t>
   </si>
   <si>
     <t>FIM Status Referenzprozess</t>
   </si>
   <si>
     <t>05.10.2019 14:38:15</t>
   </si>
   <si>
     <t>22.06.2021 13:19:07</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Richtlinien des Landes NRW über die Gewährung von Zuwendungen für Denkmalschutz und Denkmalpflege, Richtlinien der Stadt Hilden über die Gewährung einer städtischen Zuwendung zur Erhaltens-/Denkmalpflege.&lt;/p&gt;
+    <t xml:space="preserve">&lt;p&gt;Richtlinien des Landes NRW über die Gewährung von Zuwendungen für Denkmalschutz und Denkmalpflege&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Denkmalförderung</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Förderung von baudenkmalpflegerischen Maßnahmen an Denkmälern.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Denkmal, Förderung, Zuschuss</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Im Rahmen eines pauschalierten Geldbetrages können baudenkmalpflegerische Maßnahmen an Denkmälern bezuschusst werden.&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Durch Zuschüsse werden durch das Land NRW und die Stadt Hilden kleinere kommunale, kirchliche und private baudenkmalpflegerische Maßnahmen an Denkmälern gefördert. Typische Fördergegenstände sind Fenstererneuerungen, Dacheindeckungen, der Außenanstrich oder sonstige charakteristische Merkmale des Denkmals.&lt;br&gt;Gefördert werden grundsätzlich nur Maßnahmen, die noch nicht beauftragt oder begonnen wurden. In begründeten Fällen können die Antragstellenden vor Beginn und Beauftragung der geplanten Maßnahme einen Antrag auf einen förderunschädlichen vorzeitigen Baubeginn stellen.&lt;/p&gt;
+    <t xml:space="preserve">&lt;p&gt;Durch Zuschüsse werden durch das Land NRW kleinere kommunale, kirchliche und private baudenkmalpflegerische Maßnahmen an Denkmälern gefördert. Typische Fördergegenstände sind Fenstererneuerungen, Dacheindeckungen, der Außenanstrich oder sonstige charakteristische Merkmale des Denkmals.&lt;br&gt;Gefördert werden grundsätzlich nur Maßnahmen, die noch nicht beauftragt oder begonnen wurden. In begründeten Fällen können die Antragstellenden vor Beginn und Beauftragung der geplanten Maßnahme einen Antrag auf einen förderunschädlichen vorzeitigen Baubeginn stellen.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;ul&gt;&lt;li&gt;Erklärung der Antragstellerin/des Antragstellers, dass mit der zu fördernden Maßnahme noch nicht begonnen wurde und auch vor Bekanntgabe des Zuwendungsbescheides nicht begonnen wird und dass die im notwendigen Antrag (einschließlich der Anlagen) gemachten Angaben vollständig und richtig sind.&lt;/li&gt;&lt;li&gt;Kopie der Erlaubnis nach §9 DSchG (bei genehmigungs-/erlaubnis&lt;span style="background-color: initial;"&gt;pflichtigen Maßnahmen) der Unteren Denkmalbehörde bzw. der Baugenehmigung&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Bauzeichungen, aus denen Baubestand und Änderungen ersichtlich sind (hierzu zählen Grundrisse, Ansichten, Schnitte nach Bedarf sowie&amp;nbsp;&lt;span style="background-color: initial;"&gt;Zeichnungen oder Fotos von Fenstern und Türen im geeigneten Maßstab)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Kostenvoranschlag für die geplante Maßnahme, aus dem auch die Materialwahl&amp;nbsp;&lt;span style="background-color: initial;"&gt;erkennbar ist&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;evtl. Erlaubnis nach § 9 DSchG&lt;/p&gt;
+    <t xml:space="preserve">&lt;p&gt;Erlaubnis nach § 9 DSchG&lt;/p&gt;
 </t>
-  </si>
-[...2 lines deleted...]
-Verfügung, so dass eine Zuschussgewährung derzeit nicht möglich ist.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>IV-60.1 Bauverwaltungs- und Bauaufsichtsamt - Refinanzierung / Vertragsrecht</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Montag: 08:00 - 12:00 Uhr&lt;br&gt;Dienstag 08:00 - 16:00 Uhr&lt;br&gt;Mittwoch: 08:00 - 16:00 Uhr&lt;br&gt;Donnerstag: 08:00 - 18:00 Uhr&lt;br&gt;Freitag: 08:00 - 12:00 Uhr&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>bauverwaltung@hilden.de</t>
@@ -749,81 +745,81 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CL2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="249" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="82" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="147" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="692" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="667" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="1081" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="44" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="98" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="90" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="185" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="62" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="278" bestFit="true" customWidth="true" style="0"/>
@@ -1186,167 +1182,165 @@
       <c r="X2" t="s">
         <v>94</v>
       </c>
       <c r="Y2" t="s">
         <v>95</v>
       </c>
       <c r="Z2" t="s">
         <v>96</v>
       </c>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>97</v>
       </c>
       <c r="AC2" t="s">
         <v>98</v>
       </c>
       <c r="AD2" t="s">
         <v>99</v>
       </c>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
-      <c r="AK2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN2" t="s">
         <v>101</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AO2" t="s">
         <v>102</v>
       </c>
-      <c r="AO2" t="s">
+      <c r="AP2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AQ2">
         <v>1</v>
       </c>
       <c r="AR2">
         <v>40721</v>
       </c>
       <c r="AS2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AT2" t="s">
         <v>105</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AU2" t="s">
         <v>106</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AV2" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AW2"/>
       <c r="AX2" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AY2"/>
       <c r="AZ2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="BE2" t="s">
         <v>93</v>
       </c>
       <c r="BF2" t="s">
+        <v>111</v>
+      </c>
+      <c r="BG2" t="s">
         <v>112</v>
       </c>
-      <c r="BG2" t="s">
+      <c r="BH2" t="s">
         <v>113</v>
       </c>
-      <c r="BH2" t="s">
+      <c r="BI2" t="s">
         <v>114</v>
       </c>
-      <c r="BI2" t="s">
+      <c r="BJ2" t="s">
         <v>115</v>
       </c>
-      <c r="BJ2" t="s">
+      <c r="BK2" t="s">
         <v>116</v>
       </c>
-      <c r="BK2" t="s">
+      <c r="BL2" t="s">
         <v>117</v>
       </c>
-      <c r="BL2" t="s">
+      <c r="BM2" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BN2"/>
       <c r="BO2" t="s">
+        <v>119</v>
+      </c>
+      <c r="BP2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BQ2"/>
       <c r="BR2" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2">
         <v>10524</v>
       </c>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="CE2"/>
       <c r="CF2" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="CG2"/>
       <c r="CH2" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="CI2"/>
       <c r="CJ2" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="CK2"/>
       <c r="CL2" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">