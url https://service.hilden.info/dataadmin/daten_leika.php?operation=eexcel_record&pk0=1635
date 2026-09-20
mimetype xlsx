--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -342,64 +342,65 @@
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Gemäß dem Elektro- und Elektronikgerätegesetz (ElektroG) dürfen Elektro- und Elektronikgeräte &lt;u&gt;nicht&lt;/u&gt; mit dem üblichen Hausmüll entsorgt werden.&lt;/p&gt;&lt;p&gt;Die öffentlich-rechtlichen Entsorgungsträger sind verpflichtet, alte Elektrogeräte von den Bürgerinnen und Bürgern kostenfrei zurück zunehmen und an die zuständigen Hersteller und Vertreiber zur weiteren Behandlung und Verwertung weiterzugeben oder selbst zu verwerten.&lt;br&gt;&lt;span style="background-color: initial;"&gt;Großgeräte werden bei der Sperrmüllsammlung separat mitgenommen. Die kleinen Elektrogeräte können am zentralen Bauhof der Stadt Hilden abgegeben werden. Auch viele Händler nehmen Altgeräte in den Läden zurück.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Abfallpass (im Abfallkalender enthalten) und Ausweisdokument
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Auf dem Wertstoffhof des Zentralen Bauhofes wird &lt;span style="background-color: initial;"&gt;Elektroschrott&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;in haushaltsüblichen Kleinmengen kostenlos angenommen. &lt;br&gt;Bitte beachten Sie die Öffnungszeiten.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Die Entsorgung wird von dem Bürger schon beim Kauf des Produktes mit 
 finanziert, so dass die Entsorgung dann für den Bürger kostenfrei sein 
 muss (Produktverantwortung).
 &lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">keine
 </t>
   </si>
   <si>
     <t xml:space="preserve">Siehe: &lt;a href="?d=4986"&gt;Wertstoffe&lt;/a&gt;&lt;br&gt;
 </t>
   </si>
   <si>
-    <t>&lt;p&gt;Sind Sie ein Gewerbebetrieb wenden Sie sich bitte an den Kreis Mettmann Email: entsorgung@kreis-mettmann.de, +49 2104 99-0&lt;/p&gt;</t>
+    <t xml:space="preserve">&lt;p&gt;Sind Sie ein Gewerbebetrieb wenden Sie sich bitte an den Kreis Mettmann Email: entsorgung@kreis-mettmann.de, +49 2104 99-0&lt;/p&gt;
+</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="background-color: initial;"&gt;Text von:&amp;nbsp;https://meineverwaltung.nrw/leistung/99001027004000 +&amp;nbsp;https://www.hilden.de/sv_hilden/Unsere%20Stadt/Rathaus/Zentraler%20Bauhof/Abfallentsorgung%20und%20Abfallberatung/&lt;/span&gt;&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>IV-68.1 Zentraler Bauhof - Verwaltung</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof:&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;Samstag: 08.00 Uhr bis 13.30 Uhr&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof:&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;Samstag: 08.00 Uhr bis 13.00 Uhr&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Auf dem Sand</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: O3 / Haltestelle: Auf dem Sand</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t xml:space="preserve">Abfallberater@hilden.de
 </t>
   </si>
   <si>
     <t xml:space="preserve">+49 2103 72-1722
 </t>
   </si>
   <si>
     <t>Freigabe Final</t>
   </si>