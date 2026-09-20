--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>#LeiKa-ID</t>
   </si>
   <si>
     <t>Daten Leika Referenz</t>
   </si>
   <si>
     <t>Erstellt am</t>
   </si>
   <si>
     <t>Geändert am</t>
   </si>
   <si>
     <t>LeiKa Typ</t>
   </si>
   <si>
     <t>Efa-Leistung</t>
   </si>
   <si>
     <t>Rechtsgrundlage</t>
   </si>
   <si>
     <t>Gesetze</t>
   </si>
   <si>
@@ -293,107 +293,155 @@
   <si>
     <t>FIM Status Stammprozess</t>
   </si>
   <si>
     <t>FIM Typ Referenzdatenfelder</t>
   </si>
   <si>
     <t>FIM Status Referenzdatenfelder</t>
   </si>
   <si>
     <t>FIM Typ Referenzprozess</t>
   </si>
   <si>
     <t>FIM Status Referenzprozess</t>
   </si>
   <si>
     <t>05.10.2019 14:38:15</t>
   </si>
   <si>
     <t>18.02.2022 19:16:28</t>
   </si>
   <si>
     <t>Fischereischein</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Beantragen Sie die Neuausstellung oder Verlängerung eines Fischereischeins.&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Beantragen Sie die Neuausstellung oder den Ersatz eines
+Fischereischeins.&lt;br&gt;&lt;span style="background-color: initial;"&gt;Entrichten Sie die Fischereiabgabe für ein oder fünf Jahre.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Fischereiwesen, Ersatzfischereischein, Fischereischeinerteilung, Jahresfischereischein, Urlaubs-Fischereischein, Jugendfischereischein, Angeln, Fischereierlaubnisschein, Angelkarte, Angelerlaubnisschein, Angelschein, Urlauber-Fischereischein, Prüfung Fischerei, Fischereischeinausstellung, Staatliche Fischerprüfung, Fischereireferat, Fischerschein, Sachkunde Fischerei, Fischerei, Abgabe Fischerei, Anglerkarte, Angelerlaubnis, Fischereiprüfung, Fischerprüfung, Fisch, Anglerprüfung, Fischer, Online-Termin, Onlinetermin</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Ein Fischereischein ist in Nordrhein-Westfalen für ein Kalenderjahr oder für fünf aufeinander folgende Kalenderjahre gültig&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Um einen Fischereischein zu erhalten, muss im Regelfall zuvor eine Fischerprüfung erfolgreich abgelegt werden.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Personen die das 14. Lebensjahr vollendet haben, können einen Fischereischein beantragen. Personen, die das zehnte aber nicht das 16. Lebensjahr beendet haben können auch ohne abgelegte Fischerprüfung einen Jugendfischereischein beantragen. Personen, die aufgrund einer Behinderung oder Krankheit keine Fischerprüfung ablegen können, dürfen einen Sonderfischereischein beantragen.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;
+font-family:" arial",sans-serif;mso-fareast-font-family:"times="" new="" roman";="" mso-bidi-font-family:"times="" roman";mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Ein Fischereischein aus Nordrhein-Westfalen (NRW)
+wird auf Lebenszeit ausgestellt. Die Berechtigung zum Fischfang in NRW wird
+durch die Entrichtung der Fischereiabgabe für ein Kalenderjahr oder für fünf
+aufeinanderfolgende Kalenderjahre erteilt.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;
+font-family:" arial",sans-serif;mso-fareast-font-family:"times="" new="" roman";="" mso-bidi-font-family:"times="" roman";mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Für den Erwerb eines Fischereischeins ist in der Regel zuvor das erfolgreiche
+Ablegen einer Fischerprüfung erforderlich.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;&lt;span style="color: rgb(0, 0, 0); font-family: " trebuchet="" ms",="" "lucida="" sans="" unicode",="" grande",="" sans",="" arial,="" sans-serif;="" font-size:="" 12.8px;="" background-color:="" rgb(255,="" 255,="" 255);"=""&gt;Wenn Sie auf Fischfang gehen möchten, müssen Sie zunächst eine Fischerprüfung bestehen. Die Prüfung besteht aus einem theoretischen und einem praktischen Teil. Die Fischerprüfung wird von der Unteren Fischereibehörde Kreis Mettmann abgenommen. Neben den Fischereischein müssen Sie eines für das ausgewählte Angelgewässer ausgestellten Fischereierlaubnisscheines sein.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="background-color: initial;"&gt;Für die Ausstellung eines Fischereischeines ist die Gemeinde zuständig, in der man seinen Hauptwohnsitz hat.&lt;/span&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="background-color: initial;"&gt;&lt;span style="background-color: initial;"&gt;Als Jugendlicher zwischen 10 und 15 Jahren können Sie sich ohne Ablegung einer Fischerprüfung im Bürgerbüro der Gemeinde Ihres Wohnsitzes einen Jugendfischereischein ausstellen lassen. Mit einem Jugendfischereischein darf generell nur in Begleitung eines Jahresfischereischeininhabers geangelt werden.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="background-color: initial;"&gt;&lt;span style="background-color: initial;"&gt;Frühestens mit 13 Jahren können Sie an der Fischerprüfung teilnehmen. Trotz absolvierter Fischerprüfung kann bis zum 14. Lebensjahr lediglich ein Jugendfischereischein ausgestellt werden. Ein Jahresfischereischein kann nach absolvierter Fischerprüfung erst ab dem Alter von 14 Jahren erworben werden. Lediglich der Jahresfischereischein berechtigt zum Angeln ohne Begleitung eines Jahresfischereischeininhabers. Spätestens mit 16 Jahren muss, um rechtmäßig angeln gehen zu können, die Fischerprüfung abgelegt werden.&lt;br&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="background-color: rgb(254, 254, 254);"&gt;Informationen zur Ablegung der Fischereiprüfung vor der Unteren Fischereibehörde Kreis Mettmann entnehmen Sie bitte der Homepage des Kreis Mettmann.&lt;/span&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Wer auf Fischfang gehen möchte, muss zunächst eine
+Fischerprüfung bestehen.&lt;br&gt;&lt;span style="background-color: initial;"&gt;Die Prüfung besteht aus einem theoretischen und einem
+praktischen Teil.&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Die Fischerprüfung wird für Einwohner des Kreis Mettmann in
+der Regel von der Unteren Fischereibehörde Kreis Mettmann abgenommen. Weitere Informationen
+zur Ablegung der Fischereiprüfung im Kreis Mettmann können der Homepage des
+Kreises Mettmann entnommen werden (siehe Link unter „Anträge und
+Informationen“).&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Für die Ausstellung eines Fischereischeines ist die Gemeinde
+am Ort des Hauptwohnsitzes zuständig.&lt;/p&gt;&lt;p class="MsoNormal"&gt;Zum 1. Juli 2026 stellt das Land Nordrhein-Westfalen das
+Fischereischeinwesen auf ein digitales Verfahren um.&lt;/p&gt;&lt;p class="MsoNormal"&gt;Den Fischereischein gibt es ab dem 01.07.2026 als
+fälschungssichere Scheckkarte mit NFC-Chip und als elektronisches Zertifikat
+für das Smartphone.&lt;br&gt;&lt;span style="background-color: initial;"&gt;Der Schein gilt auf Lebenszeit.&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Die Fischereiabgabe ist für ein oder fünf Kalenderjahre zu
+entrichten.&lt;/p&gt;&lt;p class="MsoNormal"&gt;Für die Beantragung des Fischereischeins und die Ausstellung
+des Nachweises über die entrichtete Fischereiabgabe bestehen ab 01.07.2026 zwei
+Antragswege: &lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Digitale Antragstellung direkt über den Online-Dienst des
+Landes (Link: siehe Anträge und Informationen).&lt;/li&gt;&lt;li&gt;Antragstellung bei der örtlich zuständigen Behörde (Stadt
+oder Gemeinde des Hauptwohnsitzes).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Da bei einer vor-Ort-Beantragung zusätzlich eine
+Verwaltungsgebühr für die Bearbeitung durch Behördenmitarbeitende anfällt, ist
+die vollautomatisierte Beantragung über den Online-Dienst kostengünstiger, als
+die Antragstellung bei den örtlichen Behörden.&lt;br&gt;&lt;br&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Was gilt für den bisherigen Fischereischein?&lt;br&gt;&lt;span style="background-color: initial;"&gt;Fischereischeine, die vor dem 1. Juli 2026 ausgestellt
+wurden, bleiben bis zu ihrem Ablaufdatum gültig - längstens bis zum 31.
+Dezember 2030.&amp;nbsp;&lt;br&gt;&lt;/span&gt;&lt;u style="background-color: initial;"&gt;Nur für Personen, deren Prüfungszeugnis vor dem
+01.07.2026 ausgestellt&lt;/u&gt;&lt;span style="background-color: initial;"&gt; wurde und die somit erstmalig einen Fischereischein
+im neuen Scheckkartenformat beantragen ist eine &lt;/span&gt;&lt;u style="background-color: initial;"&gt;persönliche Vorsprache in
+der Behörde erforderlich&lt;/u&gt;&lt;span style="background-color: initial;"&gt;.&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Der Jugendfischereischein entfällt. Kinder und Jugendliche
+von 10 bis 15 Jahren dürfen ohne eigenen Schein angeln, wenn sie eine Person
+mit gültigem Fischereischein begleitet. Zur Identitäts- und Altersüberprüfung
+ist ein amtlicher Lichtbildausweis (z. B. Personalausweis, Reisepass) oder ein
+Schülerausweis mitzuführen.&lt;/p&gt;&lt;p class="MsoNormal"&gt;Der Antrag auf Erteilung eines „Fischereischeins mit
+Begleitung“ (früher „Sonderfischereischein“) kann künftig ausschließlich über
+einen Onlinedienst oder beim Landesamt gestellt &lt;span style="font-size: medium;"&gt;werden&lt;/span&gt;.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="font-family: " trebuchet="" ms",="" helvetica,="" sans-serif;="" font-size:="" small;"=""&gt;Der Urlauberfischereischein (je nach Bundesland
+auch unter Bezeichnungen wie „Ausländerfischereischein“ oder
+„Touristenfischereischein“ geführt) berechtigt Personen mit&amp;nbsp;&amp;nbsp;Wohnsitz im Ausland zur Ausübung der Fischerei für
+die Dauer eines Kalenderjahres. Für die Erteilung sind ein Nachweis&amp;nbsp;des Wohnsitzes im Ausland, ein ausländischer
+Fischereischein oder ein vergleichbarer Befähigungsnachweis, sowie ein amtlicher
+Ausweis vorzulegen.&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;em&gt;Hinweis für Angelnde aus anderen Bundesländern:&lt;br&gt;&lt;/em&gt;&lt;em style="background-color: initial;"&gt;Wer mit einem Fischereischein aus einem anderen
+Bundesland in NRW angeln möchte, ist ab dem 1. Juli 2026 ebenfalls verpflichtet
+die nordrhein-westfälische Fischereiabgabe zu zahlen.&lt;/em&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Angelschein Neuausstellung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prüfungsunterlagen, Personalausweis und Foto mitbringen (müssen selber kommen)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Angelschein Verlängerung:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Angelschein&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Wenn alle Verlängerungsfelder auf dem Angelschein voll sind, muss ein neuer ausgestellt werden. Dann ist auch ein neues Foto mitzubringen&lt;/li&gt;&lt;/ul&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Fischereischein Erstausstellung auf Lebenszeit:&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;ul style="margin-top:0cm" type="disc"&gt;
+ &lt;li class="MsoNormal"&gt;Prüfungszeugnis,
+     ggf. bereits vorhandener Fischereischein&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
+ &lt;li class="MsoNormal"&gt;gültiges
+     Ausweisdokument&amp;nbsp;&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
+&lt;/ul&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;ul&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;für einen Jugendfischereischein (1 Jahr Gültigkeit): 8,00 EUR&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;für einen Jahresfischereischein (1 Jahr Gültigkeit): 16,00 EUR&lt;/span&gt;&lt;/li&gt;&lt;li&gt;für einen Jahresfischereischein (5 Jahre Gültigkeit): 48,00 EUR&lt;/li&gt;&lt;li&gt;für einen Sonderfischereischein (1 Jahr Gültigkeit): 8,00 EUR&lt;/li&gt;&lt;/ul&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;&lt;ul&gt;&lt;li&gt;Beantragung Fischereischein über Online-Dienst des Landes: 18,00€&lt;/li&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Ausstellung Fischereischein/Ersatz:&lt;/span&gt;&lt;span style="background-color: initial;"&gt;&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;30,00€&lt;br&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Fischereiabgabe für ein Kalenderjahr:&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;22,00€&lt;br&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Fischereiabgabe für fünf Kalenderjahre:&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;50,00€&lt;br&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Ausstellung Urlauberfischereischein &lt;/span&gt;&lt;span style="background-color: initial;"&gt;(Ausländerfischereischein):&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;32,00€&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Der Fischereischein wird im Bürgerbüro sofort ausgestellt.
-[...3 lines deleted...]
-    <t xml:space="preserve">keine
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Der Fischereischein steht nach der Online-Beantragung oder
+der Beantragung vor Ort sofort in digitaler Form im Servicekonto des
+Onlinedienstes sowie als Ausdruck zur Verfügung und ist ab diesem Zeitpunkt
+gültig. Die Scheckkarte wird einige Wochen später per Post zugestellt.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>II-33.1 Amt für Bürgerservice - Bürgerbüro und Infotheke</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Montag: 8.00 bis 13.00 Uhr und 14.00 bis 16.00 Uhr&lt;br&gt;Dienstag: 8.00 bis 13.00 Uhr und 14.00 bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 bis 13.00 Uhr und 14.00 bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 bis 13.00 Uhr und 14.00 bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 bis 12.00 Uhr&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>buergerbuero@hilden.de</t>
   </si>
   <si>
-    <t>+49 2103 72-1777</t>
+    <t>+49 2103 72-0</t>
   </si>
   <si>
     <t>Freigabe Final</t>
   </si>
   <si>
     <t>Fischerei</t>
   </si>
   <si>
     <t>offline (noch nicht in Betrieb)</t>
   </si>
   <si>
     <t>1 - höchste Umsetzungspriorität für die Kommunen in NRW</t>
   </si>
   <si>
     <t>Abfall &amp; Umweltschutz</t>
   </si>
   <si>
     <t>Umwelt</t>
   </si>
   <si>
     <t>OZG-Leistung Fischerei: Leika-Leistung Fischereischein (Reifegrad: 3), OZG-Leistung Fischerei: Leika-Leistung Fischereischein (Reifegrad: 3), OZG-Leistung Fischerei: Leika-Leistung Fischereischein (Reifegrad: 3), OZG-Leistung Fischerei: Leika-Leistung Fischereischein (Reifegrad: 3), OZG-Leistung Fischerei: Leika-Leistung Fischereischein (Reifegrad: 3), OZG-Leistung Fischerei: Leika-Leistung Fischereischein (Reifegrad: 3), OZG-Leistung Fischerei: Leika-Leistung Fischereischein (Reifegrad: 3)</t>
   </si>
   <si>
     <t>Land, Kommunal</t>
   </si>
@@ -784,60 +832,60 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="97" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="156" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="615" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="953" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="326" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="2376" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="520" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="332" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="98" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="18" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="458" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="1013" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="69" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="101" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="305" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="37" bestFit="true" customWidth="true" style="0"/>
@@ -1200,179 +1248,177 @@
       <c r="X2" t="s">
         <v>93</v>
       </c>
       <c r="Y2" t="s">
         <v>94</v>
       </c>
       <c r="Z2" t="s">
         <v>95</v>
       </c>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>96</v>
       </c>
       <c r="AC2" t="s">
         <v>97</v>
       </c>
       <c r="AD2"/>
       <c r="AE2" t="s">
         <v>98</v>
       </c>
       <c r="AF2"/>
       <c r="AG2" t="s">
         <v>99</v>
       </c>
       <c r="AH2"/>
-      <c r="AI2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN2" t="s">
         <v>101</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AO2" t="s">
         <v>102</v>
       </c>
-      <c r="AO2" t="s">
+      <c r="AP2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AQ2">
         <v>1</v>
       </c>
       <c r="AR2">
         <v>40721</v>
       </c>
       <c r="AS2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AT2" t="s">
         <v>105</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AU2" t="s">
         <v>106</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AV2" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2" t="s">
+        <v>109</v>
+      </c>
+      <c r="BE2" t="s">
         <v>110</v>
       </c>
-      <c r="BE2" t="s">
+      <c r="BF2" t="s">
         <v>111</v>
       </c>
-      <c r="BF2" t="s">
+      <c r="BG2" t="s">
         <v>112</v>
       </c>
-      <c r="BG2" t="s">
+      <c r="BH2" t="s">
         <v>113</v>
       </c>
-      <c r="BH2" t="s">
+      <c r="BI2" t="s">
         <v>114</v>
       </c>
-      <c r="BI2" t="s">
+      <c r="BJ2" t="s">
         <v>115</v>
       </c>
-      <c r="BJ2" t="s">
+      <c r="BK2" t="s">
         <v>116</v>
       </c>
-      <c r="BK2" t="s">
+      <c r="BL2" t="s">
         <v>117</v>
       </c>
-      <c r="BL2" t="s">
+      <c r="BM2" t="s">
         <v>118</v>
       </c>
-      <c r="BM2" t="s">
+      <c r="BN2" t="s">
         <v>119</v>
       </c>
-      <c r="BN2" t="s">
+      <c r="BO2" t="s">
         <v>120</v>
       </c>
-      <c r="BO2" t="s">
+      <c r="BP2" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BQ2"/>
       <c r="BR2" t="s">
+        <v>122</v>
+      </c>
+      <c r="BS2" t="s">
         <v>123</v>
       </c>
-      <c r="BS2" t="s">
+      <c r="BT2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BU2">
         <v>10727</v>
       </c>
       <c r="BV2" t="s">
         <v>75</v>
       </c>
       <c r="BW2" t="s">
+        <v>125</v>
+      </c>
+      <c r="BX2" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="CE2"/>
       <c r="CF2" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="CG2"/>
       <c r="CH2" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="CI2"/>
       <c r="CJ2" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="CK2"/>
       <c r="CL2" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">