--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -353,51 +353,51 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">keine
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Weitere Infos finden Sie auf den Seiten unserer &lt;a href="https://kdm-gmbh.com/"&gt;Kompostierungsanlage&lt;/a&gt;.&lt;br&gt;&lt;/p&gt;&lt;p&gt;Städtische Laubsäcke können Sie im Herbst zu 1 € / Stck. auf dem Zentralen Bauhof erwerben. Die ausschließlich für Laub vorgesehenen Säcke werden dann von Oktober bis Dezember an den jeweiligen Biotonnen-Abfuhrtagen abgeholt.&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sind Sie ein Gewerbebetrieb wenden Sie sich bitte an den Kreis Mettmann Email: entsorgung@kreis-mettmann.de, +49 2104 99-0&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="background-color: initial;"&gt;Text von:&amp;nbsp;https://meineverwaltung.nrw/leistung/99001005004000&lt;/span&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;https://www.hilden.de/sv_hilden/Unsere%20Stadt/Rathaus/Zentraler%20Bauhof/Abfallentsorgung%20und%20Abfallberatung/&lt;br&gt;&lt;/p&gt;&lt;p&gt;https://www.hilden.de/sv_hilden/Unsere%20Stadt/Rathaus/Ortsrecht/VII-01%20Satzung%20%C3%BCber%20die%20Abfallentsorgung.pdf&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>IV-68.1 Zentraler Bauhof - Verwaltung</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof:&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;Samstag: 08.00 Uhr bis 13.30 Uhr&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof:&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;Samstag: 08.00 Uhr bis 13.00 Uhr&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Auf dem Sand</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: O3 / Haltestelle: Auf dem Sand</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist barrierefrei möglich.</t>
   </si>
   <si>
     <t>Bauhof@hilden.de</t>
   </si>
   <si>
     <t xml:space="preserve">+49 2103 72-1732   
 </t>
   </si>
   <si>
     <t>Freigabe Final</t>
   </si>
   <si>