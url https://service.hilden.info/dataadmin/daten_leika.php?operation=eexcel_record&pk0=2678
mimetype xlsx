--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -439,51 +439,51 @@
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>gewerbe@hilden.de</t>
   </si>
   <si>
     <t>ja</t>
   </si>
   <si>
     <t>+49 2103 72-85608</t>
   </si>
   <si>
     <t>+49 2103 72-1336</t>
   </si>
   <si>
-    <t>Freigabe Final</t>
+    <t>Bearbeitet</t>
   </si>
   <si>
     <t>Unternehmensanmeldung und -genehmigung</t>
   </si>
   <si>
     <t>online</t>
   </si>
   <si>
     <t>4 - kein (weiterer) Digitalisierungs-Bedarf aus Sicht der Kommunen in NRW</t>
   </si>
   <si>
     <t>Unternehmensstart &amp; Gewerbezulassung</t>
   </si>
   <si>
     <t>Unternehmensführung &amp; -entwicklung</t>
   </si>
   <si>
     <t>OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe (Reifegrad: 3), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe (Reifegrad: 3), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe (Reifegrad: 3), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe (Reifegrad: 3), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe (Reifegrad: 3), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe (Reifegrad: 3)</t>
   </si>
   <si>
     <t>Bund, Land, Kommunal</t>
   </si>
   <si>
     <t>Städteregion Aachen, kreisangehörige Gemeinde, Große kreisangehörige Stadt, kreisfreie Stadt, Mittlere kreisangehörige Stadt, kreisangehörige Stadt</t>
   </si>
@@ -876,51 +876,51 @@
     <col min="31" max="31" width="237" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="228" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="504" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="95" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="758" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="45" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="87" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="43" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="649" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="174" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="24" bestFit="true" customWidth="true" style="0"/>