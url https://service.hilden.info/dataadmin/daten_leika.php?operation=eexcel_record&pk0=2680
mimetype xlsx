--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>#LeiKa-ID</t>
   </si>
   <si>
     <t>Daten Leika Referenz</t>
   </si>
   <si>
     <t>Erstellt am</t>
   </si>
   <si>
     <t>Geändert am</t>
   </si>
   <si>
     <t>LeiKa Typ</t>
   </si>
   <si>
     <t>Efa-Leistung</t>
   </si>
   <si>
     <t>Rechtsgrundlage</t>
   </si>
   <si>
     <t>Gesetze</t>
   </si>
   <si>
@@ -284,93 +284,205 @@
   <si>
     <t>FIM Typ Stammdatenfelder</t>
   </si>
   <si>
     <t>FIM Status Stammdatenfelder</t>
   </si>
   <si>
     <t>FIM Typ Stammprozess</t>
   </si>
   <si>
     <t>FIM Status Stammprozess</t>
   </si>
   <si>
     <t>FIM Typ Referenzdatenfelder</t>
   </si>
   <si>
     <t>FIM Status Referenzdatenfelder</t>
   </si>
   <si>
     <t>FIM Typ Referenzprozess</t>
   </si>
   <si>
     <t>FIM Status Referenzprozess</t>
   </si>
   <si>
-    <t>gewerbe0</t>
-[...1 lines deleted...]
-  <si>
     <t>05.10.2019 14:38:15</t>
   </si>
   <si>
     <t>13.10.2021 11:01:09</t>
   </si>
   <si>
     <t>2/3</t>
   </si>
   <si>
-    <t xml:space="preserve">§ 14 Gewerbeordnung (GewO) [http://www.gesetze-im-internet.de/gewo/__14.html], § 15 Gewerbeordnung (GewO) [http://www.gesetze-im-internet.de/gewo/__15.html], § 11 Gewerbeordnung (GewO) [http://www.gesetze-im-internet.de/gewo/__11.html], Gewerbeanzeigeverordnung (GewAnzV) [http://www.gesetze-im-internet.de/gewanzv_2014/]
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;
+font-family:" arial",sans-serif;mso-fareast-font-family:"times="" new="" roman";="" mso-bidi-font-family:"times="" roman";mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Gewerbeordnung (GewO)&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Gewerbeordnung
 </t>
   </si>
   <si>
     <t xml:space="preserve">GewO
 </t>
   </si>
   <si>
     <t>Gewerbe Anmeldung</t>
   </si>
   <si>
+    <t xml:space="preserve">Anmeldung Gewerbe
+</t>
+  </si>
+  <si>
+    <t>Gewerbe,Anmeldung</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Jeder Gewerbetreibende unterliegt der unverzüglichen
+Anzeigepflicht nach § 14 Gewerbeordnung (GewO). Aus diesem Grund sind
+Gewerbeanmeldung, -ummeldung und -abmeldung zwingend vorgeschrieben. Ein
+Gewerbe ist jede nicht sozialwidrige, selbstständige, auf Dauer und
+Gewinnerzielung angelegte, in eigenem Namen und auf eigene Rechnung ausgeübte
+Tätigkeit.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;Anzeigepflichtig sind Gewerbe, die betrieben werden durch:&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;ul style="margin-top:0cm" type="disc"&gt;
+ &lt;li class="MsoNormal"&gt;Einzelgewerbetreibende
+     (natürliche Personen),&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
+ &lt;li class="MsoNormal"&gt;Personengesellschaften&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
+ &lt;li class="MsoNormal"&gt;juristische
+     Personen&lt;o:p&gt;&lt;/o:p&gt;&lt;/li&gt;
+&lt;/ul&gt;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Von der Gewerbeanzeige werden unter anderem Finanzamt,
+Handwerkskammer, Industrie- und Handelskammer, Amtsgericht, Berufsgenossenschaften
+und das Kreisordnungsamt (Gewerbeaufsicht) informiert.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;Nicht anzeigepflichtig nach § 18 des
+Einkommenssteuergesetzes sind sog. „Freie Berufe“, die in Selbstständigkeit
+ausgeübt werden. Hierzu zählen künstlerische, schriftstellerische,
+unterrichtende und auch wissenschaftliche Tätigkeiten. Wer sich nicht sicher
+ist, ob es sich um einen anerkannten freien Beruf oder doch um ein
+anzeigepflichtiges Gewerbe handelt, der sollte direkt beim zuständigen
+Finanzamt Hilden unter der Rufnummer 02103 / 9170 nachfragen. Das Finanzamt
+beantwortet auch Fragen zur steuerlichen Erfassung.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;font-family:" arial",sans-serif;="" mso-fareast-font-family:"times="" new="" roman";mso-bidi-font-family:"times="" roman";="" mso-ansi-language:de;mso-fareast-language:de;mso-bidi-language:ar-sa"=""&gt;Ein
+Gewerbe soll grundsätzlich nur von Volljährigen ausgeübt werden (volle
+Geschäftsfähigkeit aus dem BGB).&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Kopie des Personalausweises (Vorder- und Rückseite) oder des
+Passes mit letzter Meldebescheinigung der Meldebehörde, da in Pässen keine
+Privatanschrift eingetragen ist.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;Bei ausländischen Gewerbetreibenden (nicht EU): Kopie der
+für die angemeldete Tätigkeit erforderlichen Aufenthaltsgenehmigung (ab dem
+01.09.2011 "elektronischer Aufenthaltstitel" und ggf. Zusatzblatt)&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;Bei im Handels-, Genossenschafts- oder Vereinsregister des
+Amtsgerichts eingetragenen Firmen/Vereinen:&lt;br&gt;&lt;span style="background-color: initial; font-family: Arial, sans-serif; font-size: 11pt;"&gt;Bei
+bereits erfolgter Eintragung im Handelsregister, Kopie eines unbeglaubigten
+Handelsregisterauszuges&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Bei in Gründung befindlichen Firmen, eine Kopie der
+notariellen Beurkundung des Gesellschaftervertrages/Gründungsvertrages (bei
+einer GmbH &amp;amp; Co.KG wird auch der Handelsregistereintrag der
+Komplementär-GmbH benötigt).&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;Bei Sitzverlegung, den bisherigen Handelsregisterauszug
+sowie eine Kopie der notariellen Beurkundung des Gesellschaftervertrages oder
+Kopie des neuen Handelsregisterauszuges.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;Bei ausländischen juristischen Personen:&lt;br&gt;&lt;span style="background-color: initial;"&gt;Nachweis der Eintragung im ausländischen Register und eine
+Übersetzung in die deutsche Sprache.&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;Bei Handwerkern oder handwerksähnlichen Betrieben:&lt;br&gt;&lt;span style="background-color: initial;"&gt;Eintragungsbestätigung der Handwerkskammer.&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="background-color: initial;"&gt;Bei erlaubnispflichtigem Gewerbe:&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Kopie der entsprechenden Erlaubnis bzw. Konzession.&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="background-color: initial;"&gt;Bei persönlicher Vorsprache genügt die Vorlage der
+jeweiligen Originale.&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-family: Arial, sans-serif; font-size: 11pt; background-color: initial;"&gt;Allgemeinformulierungen
+bei Gewerbeanmeldungen und - ummeldungen wie Service, Dienstleistungen, Handel
+mit Waren aller Art usw. können als Tätigkeit nicht berücksichtigt werden. Die
+Tätigkeit muss genau bezeichnet sein.&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siehe erforderliche Unterlagen
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;
+font-family:" arial",sans-serif;mso-fareast-font-family:"times="" new="" roman";="" mso-bidi-font-family:"times="" roman";mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Natürliche Pers. 26,00 Euro &lt;br&gt;juristische Pers.
+33,00 Euro zzgl. 13,00 Euro jeder weitere Geschäfsführer&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;
+font-family:" arial",sans-serif;mso-fareast-font-family:"times="" new="" roman";="" mso-bidi-font-family:"times="" roman";mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Nach vollständiger Einreichung aller erforderlichen
+Unterlagen wird mit der Bearbeitung begonnen. Im Anschluss wird der
+Gewerbeschein postalisch übersandt.&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-2 Wochen
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;
+font-family:" arial",sans-serif;mso-fareast-font-family:"times="" new="" roman";="" mso-bidi-font-family:"times="" roman";mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Die Gewerbeanmeldung ist gleichzeitig zu Beginn des
+stehenden Gewerbes oder dem Betrieb einer (unselbstständigen) Zweigstelle
+vorzunehmen.&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GewA1
+</t>
+  </si>
+  <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>II-32.2 Ordnungsamt - Ruhender Verkehr / Gewerbe- und Gaststättenangelegenheiten</t>
   </si>
   <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;
+font-family:" arial",sans-serif;mso-fareast-font-family:"times="" new="" roman";="" mso-bidi-font-family:"times="" roman";mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Dienstag 09:00 - 12:00 Uhr&lt;br&gt;Donnerstag 15:00 -
+18:00 Uhr&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
+  </si>
+  <si>
+    <t>gewerbe@hilden.de</t>
+  </si>
+  <si>
+    <t>02103 721336</t>
   </si>
   <si>
     <t>Freigabe Final</t>
   </si>
   <si>
     <t>Unternehmensanmeldung und -genehmigung</t>
   </si>
   <si>
     <t>online</t>
   </si>
   <si>
     <t>4 - kein (weiterer) Digitalisierungs-Bedarf aus Sicht der Kommunen in NRW</t>
   </si>
   <si>
     <t>Unternehmensstart &amp; Gewerbezulassung</t>
   </si>
   <si>
     <t>Unternehmensführung &amp; -entwicklung</t>
   </si>
   <si>
     <t>OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe Anmeldung (Reifegrad: 2), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe Anmeldung (Reifegrad: 4), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe Anmeldung (Reifegrad: 3), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe Anmeldung (Reifegrad: 3), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe Anmeldung (Reifegrad: 3), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe Anmeldung (Reifegrad: 2), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe Anmeldung (Reifegrad: 3), OZG-Leistung Unternehmensanmeldung und -genehmigung: Leika-Leistung Gewerbe Anmeldung (Reifegrad: 3)</t>
   </si>
   <si>
     <t>Bund, Land, Kommunal</t>
   </si>
@@ -744,85 +856,85 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CL2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="379" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="273" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="26" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="111" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="10" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="308" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="247" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="36" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="293" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="296" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="296" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="95" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="17" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="292" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="45" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="87" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="43" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="961" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="39" bestFit="true" customWidth="true" style="0"/>
@@ -1106,238 +1218,264 @@
         <v>83</v>
       </c>
       <c r="CG1" t="s">
         <v>84</v>
       </c>
       <c r="CH1" t="s">
         <v>85</v>
       </c>
       <c r="CI1" t="s">
         <v>86</v>
       </c>
       <c r="CJ1" t="s">
         <v>87</v>
       </c>
       <c r="CK1" t="s">
         <v>88</v>
       </c>
       <c r="CL1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:90">
       <c r="A2">
         <v>2680</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>90</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>91</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
+        <v>93</v>
+      </c>
+      <c r="H2" t="s">
         <v>94</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J2"/>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2">
         <v>1</v>
       </c>
       <c r="R2">
         <v>1</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="V2">
         <v>99050012104000</v>
       </c>
       <c r="W2"/>
-      <c r="X2"/>
-[...1 lines deleted...]
-      <c r="Z2"/>
+      <c r="X2" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>99</v>
+      </c>
       <c r="AA2"/>
-      <c r="AB2"/>
-[...6 lines deleted...]
-      <c r="AI2"/>
+      <c r="AB2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>107</v>
+      </c>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="AN2" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="AO2"/>
+        <v>109</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>110</v>
+      </c>
       <c r="AP2" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="AQ2">
         <v>1</v>
       </c>
       <c r="AR2">
         <v>40721</v>
       </c>
       <c r="AS2" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="AT2" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="AU2" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="AV2"/>
+        <v>114</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>115</v>
+      </c>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
-      <c r="AZ2"/>
+      <c r="AZ2" t="s">
+        <v>116</v>
+      </c>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="BE2" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="BF2" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="BG2" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="BH2" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="BI2" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="BJ2" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="BK2" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="BL2" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="BQ2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="BR2"/>
       <c r="BS2" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="BT2" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="BU2">
         <v>10294</v>
       </c>
       <c r="BV2" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BW2" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="BX2" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="BY2" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="BZ2" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="CA2" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="CE2"/>
       <c r="CF2" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="CG2"/>
       <c r="CH2" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="CI2"/>
       <c r="CJ2" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="CK2"/>
       <c r="CL2" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">