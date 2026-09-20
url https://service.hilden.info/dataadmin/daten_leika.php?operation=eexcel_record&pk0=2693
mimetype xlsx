--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -339,74 +339,74 @@
 Rechtsform oder aufgrund ihrer Tätigkeit im Sinne des Einkommensteuergesetzes
 gewerbliche Einkünfte erzielen. &lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Die
 Ermittlung der Besteuerungsgrundlagen und die Festsetzung des sogenannten
 Gewerbesteuermessbetrags erfolgen i.d.R. durch das jeweils zuständige
 Finanzamt. Die nachgelagerte Festsetzung und Erhebung der Gewerbesteuer fällt
 in den Zuständigkeitsbereich der Gemeinden. Die Gemeinde bestimmt die Höhe der
 Gewerbesteuer, indem sie einen Hebesatz (§ 16 Gewerbesteuergesetz) festlegt,
 der auf den Gewerbesteuermessbetrag angewendet wird.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Regelmäßig
 bemessen sich die Vorauszahlungen an dem letzten Veranlagungsergebnis, es sei
 denn, es wird ein gesonderter Gewerbesteuermessbetrag für Vorauszahlungszwecke
 vom jeweils zuständigen Finanzamt erlassen oder die Vorauszahlungen sind auf
 Antrag abweichend festgesetzt worden.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p&gt;
 Unterhält ein Gewerbebetrieb mehrere Betriebsstätten in
 unterschiedlichen Gemeinden, wird der festgesetzte Gewerbesteuermessbetrag
 durch das jeweils zuständige Finanzamt zerlegt. Jede Betriebsstätten-Gemeinde
 erhält den anhand von objektiven Aufteilungsmaßstäben errechneten Zerlegungsanteil
 zugewiesen.&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Gewerbeanmeldung&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Hebesätze
-der Stadt Hilden&lt;br&gt;2026: 400%&lt;br&gt;2025: 400%&lt;br&gt;&lt;span style="background-color: initial;"&gt;2024:
+der Stadt Hilden&lt;br&gt;2026: 430%&lt;br&gt;2025: 400%&lt;br&gt;&lt;span style="background-color: initial;"&gt;2024:
 400%&lt;/span&gt;&lt;br&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p&gt;
 Gewerbesteuervorauszahlungen werden grundsätzlich fällig zum 15.02.,
 15.05., 15.08. und 15.11. eines Jahres.&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Nach
 Erhalt einer Mitteilung über einen Gewerbesteuermessbetrag vom zuständigen
 Finanzamt wird der entsprechende Gewebesteuerbescheid von der Stadt Hilden
 erlassen.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Bei Neugründungen / Neuansiedlungen kann die Stadt
 Hilden Vorauszahlungen aufgrund der Angaben im Fragebogen zur steuerlichen
 Erfassung festsetzen.&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;ul&gt;&lt;li&gt;SEPA-Mandat&lt;/li&gt;&lt;li&gt;Fragebogen zur steuerlichen Erfassung&lt;br&gt;&lt;/li&gt;&lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
-    <t>IV-20.2 Amt für Finanzservice - Steuern und Abgaben</t>
+    <t>I-20.2 Amt für Finanzservice - Steuern und Abgaben</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Offene Sprechzeiten&lt;/strong&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag 09:00 bis 12:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 15:00 bis 18:00 Uhr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Telefonische Sprechzeiten&lt;/strong&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag 14:00 bis 16:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 09:00 bis 12:00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>steueramt@hilden.de</t>
   </si>
   <si>
     <t>+49 2103 72-85620</t>
   </si>
   <si>
     <t>+49 2103 72-0</t>
@@ -826,51 +826,51 @@
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="97" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="163" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="134" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="128" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="111" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="113" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="94" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="61" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="494" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="62" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="170" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22" bestFit="true" customWidth="true" style="0"/>