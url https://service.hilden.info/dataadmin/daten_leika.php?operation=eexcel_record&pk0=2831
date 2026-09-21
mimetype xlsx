--- v0 (2026-03-12)
+++ v1 (2026-09-21)
@@ -358,74 +358,74 @@
 auf dem öffentlichen Gehweg oder am Rand der öffentlichen Straße
  zur Leerung bereitgestellt werden&lt;/strong&gt;.&lt;br&gt;Die Deckel der Abfallbehälter müssen geschlossen sein. Überfüllte 
 Behälter werden&amp;nbsp; nicht geleert. Starkes Einpressen oder Einstampfen des 
 Mülls in die Behälter ist nicht gestattet. Aus Arbeitsschutzgründen 
 dürfen die Müllwerker nicht in die Gefäße greifen. Zu schwere Behälter 
 können ebenfalls nicht geleert werden, da diese dann an den Schüttungen
  beschädigt werden.&lt;/p&gt;&lt;p&gt;Folgende &lt;strong&gt;Höchstgewichte&lt;/strong&gt; sind laut Satzung zu beachten:&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; 40 l Tonne = 20 kg&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; 60 l Tonne = 30 kg&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; 80 l Tonne = 40 kg&lt;br&gt;&amp;nbsp; 120 l Tonne = 50 kg&lt;br&gt;&amp;nbsp; 240 l Tonne = 80 kg&lt;br&gt;&amp;nbsp; 660 l Tonne = 250 kg&lt;br&gt;&amp;nbsp; 770 l Tonne = 280 kg&lt;br&gt;1100 l Tonne = 380 kg&lt;/p&gt;&lt;p&gt;Nach der Entleerung sind die Abfallbehälter oder nicht abgeholtes 
 (ausgeschlossenes Sperrgut) unverzüglich von der öffentlichen Straße 
 bzw. dem Gehweg zu entfernen.&lt;/p&gt;&lt;p&gt;Graue städtische Müllsäcke für zusätzlichen Restmüll erhalten Sie gegen eine
 Gebühr von 5 € auf dem Zentralen Bauhof, Auf dem Sand 31.
 Die städt. Müllsäcke werden an Ihrem Restmüllabfuhrtag mitgenommen. &lt;br&gt;&lt;strong style="background-color: initial;"&gt;&lt;br&gt;Veranstaltungsservice&lt;/strong&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Bei bzw. nach Veranstaltungen und Festen im öffentlichen Straßenraum ist
  immer der Veranstalter für die ordnungsgemäße Abfallentsorgung und 
 Reinigung der Veranstaltungsflächen verantwortlich.  
 Der Zentrale Bauhof bietet diesbezüglich diverse Dienstleistungen an, 
 die von der Gestellung und Abholung von Abfallgefäßen bis zur  Reinigung
  der betroffenen Flächen mit Kehrmaschinen reichen.
 Weitere Informationen zur Anmeldung und Durchführung von Veranstaltungen
  und Festen finden Sie unter "&lt;a href="?d=4646"&gt;Veranstaltung&lt;/a&gt;".&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">keine
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;&lt;ul&gt;&lt;li&gt;Abfallentsorgungssatzung der Stadt Hilden. Die Satzung finden Sie im Ortsrecht der Stadt Hilden unter Anträge und Informationen.&lt;/li&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Für die Abgabe von &lt;/span&gt;&lt;span style="background-color: initial;"&gt;&lt;u&gt;Kleinmengen Restmüll&lt;/u&gt;&lt;/span&gt;&lt;strong style="background-color: initial;"&gt;&amp;nbsp; &lt;/strong&gt;&lt;span style="background-color: initial;"&gt;am Wertstoffhof wird eine Gebühr von 6 € pro 100 Liter erhoben. Bitte beachten Sie die Öffnungszeiten.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Abfallentsorgungssatzung der Stadt Hilden. Die Satzung finden Sie im Ortsrecht der Stadt Hilden unter Anträge und Informationen.&lt;/li&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Für die Abgabe von &lt;/span&gt;&lt;span style="background-color: initial;"&gt;&lt;u&gt;Kleinmengen Restmüll&lt;/u&gt;&lt;/span&gt;&lt;strong style="background-color: initial;"&gt;&amp;nbsp; &lt;/strong&gt;&lt;span style="background-color: initial;"&gt;am Wertstoffhof wird eine Gebühr von 6 € pro 100 Liter erhoben. Bitte beachten Sie die Öffnungszeiten.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Zur An-, Ab- oder Ummeldung nutzen Sie bitte das entsprechende Formular bei der Leistung &lt;a href="?d=H20001"&gt;Grundabgaben&lt;/a&gt;
 &lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sind Sie ein Gewerbebetrieb wenden Sie sich bitte an den Kreis Mettmann Email: entsorgung@kreis-mettmann.de, +49 2104 99-0&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="background-color: initial;"&gt;Text von:&amp;nbsp;https://meineverwaltung.nrw/leistung/99001007004000&lt;/span&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;https://www.hilden.de/sv_hilden/Unsere%20Stadt/Rathaus/Ortsrecht/VII-01%20Satzung%20%C3%BCber%20die%20Abfallentsorgung.pdf&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>IV-68.1 Zentraler Bauhof - Verwaltung</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof:&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;Samstag: 08.00 Uhr bis 13.30 Uhr&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof:&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;Samstag: 08.00 Uhr bis 13.00 Uhr&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Auf dem Sand</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: O3 / Haltestelle: Auf dem Sand</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>Bauhof@Hilden.de</t>
   </si>
   <si>
     <t xml:space="preserve">+49 2103 72-1732
 </t>
   </si>
   <si>
     <t>Freigabe Final</t>
   </si>
   <si>
@@ -825,51 +825,51 @@
     <col min="6" max="6" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="130" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="262" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="137" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="291" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="566" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="18" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="606" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="614" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="152" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="153" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="305" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="796" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="49" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>