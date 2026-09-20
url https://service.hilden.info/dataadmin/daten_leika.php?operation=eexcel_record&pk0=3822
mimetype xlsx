--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -349,51 +349,51 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;u&gt;Schadstoffhaltige Abfälle sind zum Beispiel:&lt;/u&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Farben, Lacke, Lösungsmittel, Säuren, Laugen, Holzschutz- und Imprägniermittel, Pflanzenschutzmittel, Fotochemikalien, Entkalker, Entroster, Sanitärreiniger, Leuchtstoffröhren, Energiesparlampen, Kondensatoren, Quecksilberthermometer, nicht entleerte Spraydosen, Altmedikamente, Batterien, usw.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Aus Kapazitätsgründen werden am Schadstoffmobil nur haushaltsübliche Kleinmengen aus Hildener Privathaushalten angenommen.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;max. 10 Leuchtstoffröhren&lt;/li&gt;&lt;li&gt;max. 2 Großgebinde / Farbeimer bis 15 Liter&lt;/li&gt;&lt;li&gt;Wand-, und Dispersionsfarben vorher aushärten lassen&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sammeln Sie Schadstoffreste sicher und in Originalverpackungen z.B. in einer&amp;nbsp;&lt;span style="background-color: initial;"&gt;Kiste oder Plastikbox und bringen diese zum Schadstoffmobil auf den Zentralen Bauhof.&lt;/span&gt;&lt;/p&gt;&lt;p style=""&gt;&lt;span style="background-color: initial;"&gt;Schadstoffe werden &lt;u&gt;jeden Samstag in der Zeit von 08.00 bis 13.3&lt;/u&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;&lt;u&gt;0 Uhr beim zentralen Bauhof&lt;/u&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt; entgegengenommen.&lt;/span&gt;&lt;/p&gt;&lt;p style=""&gt;&lt;u&gt;Akkus, Batterien, Energiesparlampen, Leuchtstoffröhren und LED-Lampen&lt;/u&gt;&lt;strong&gt; &lt;/strong&gt;&lt;span style="background-color: initial;"&gt;können auch &lt;u&gt;täglich&lt;/u&gt; zu den Wertstoffannahmezeiten auf dem Bauhof abgegeben werden.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Abfallpass (im Abfallkalender enthalten) und Ausweisdokument
 </t>
   </si>
   <si>
     <t xml:space="preserve">keine
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="background-color: initial;"&gt;Text von:&amp;nbsp;https://meineverwaltung.nrw/leistung/99001008004000&lt;/span&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;https://www.hilden.de/sv_hilden/Sch%C3%B6ner%20wohnen/Bauen%20und%20Wohnen/Abfallwegweiser/Schadstoffsammlung/&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>IV-68.1 Zentraler Bauhof - Verwaltung</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof:&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;Samstag: 08.00 Uhr bis 13.30 Uhr&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof:&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;Samstag: 08.00 Uhr bis 13.00 Uhr&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Auf dem Sand</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: O3 / Haltestelle: Auf dem Sand</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>Abfallberater@Hilden.de</t>
   </si>
   <si>
     <t>+49 2103 72-1722</t>
   </si>
   <si>
     <t>Freigabe Final</t>
   </si>
   <si>
     <t>Abfallentsorgung</t>