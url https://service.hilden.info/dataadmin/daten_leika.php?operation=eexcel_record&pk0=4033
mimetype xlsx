--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -337,51 +337,51 @@
     <t>Rückgabe Batterien, Akkus, Altbatterien, Sondermüll</t>
   </si>
   <si>
     <t xml:space="preserve">Batterien und Akkus dürfen nicht in den Hausmüll geraten, sondern müssen im Einzelhandel - in sog. Batt-Boxen - oder in der Wertstoffsammlung abgegeben werden.
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Verbrauchte Batterien und Akkus dürfen nicht in die Restmülltonne geworfen werden. Sie gehören in die BATTERIE-BOX im örtlichen Handel oder zum Wertstoffhof der Stadt Hilden.&lt;br&gt;&lt;span style="background-color: initial;"&gt;Überall dort, wo man Batterien kaufen kann, dürfen verbrauchte Batterien zurückgeben werden. Dies gilt auch für Autobatterien.&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Bei der Abgabe von Altgeräten an einer Sammelstelle oder beim Händler müssen Altbatterien und Akkumulatoren, die nicht fest im Gerät verbaut sind, vom Altgerät getrennt und in die gekennzeichneten Batteriesammelsysteme sortiert werden. Dies betrifft z.B. elektr. Werkzeuge, Mobiltelefone und Laptops.&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Akkus und Batterien&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;können täglich zu den Wertstoffannahmezeiten auf dem Bauhof abgegeben werden.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">keine
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="background-color: initial;"&gt;Text von:&amp;nbsp;https://www.hilden.de/sv_hilden/Sch%C3%B6ner%20wohnen/Bauen%20und%20Wohnen/Abfallwegweiser/Wohin%20mit%20Alt%C3%B6l%20und%20Altbatterien/&lt;/span&gt;&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>IV-68.1 Zentraler Bauhof - Verwaltung</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof:&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;Samstag: 08.00 Uhr bis 13.30 Uhr&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof:&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;Samstag: 08.00 Uhr bis 13.00 Uhr&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Auf dem Sand</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: O3 / Haltestelle: Auf dem Sand</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>Abfallberater@Hilden.de</t>
   </si>
   <si>
     <t>+49 2103 72-1722</t>
   </si>
   <si>
     <t>Freigabe Final</t>
   </si>
   <si>
     <t>Abfallentsorgung</t>