--- v0 (2026-03-14)
+++ v1 (2026-09-20)
@@ -335,64 +335,65 @@
     <t xml:space="preserve">&lt;p&gt;Eine
 Abholung von Sperrmüll ist nur über die &lt;a href="https://www.monaloga.de/mportal/stadt-hilden/hilden/index.php"&gt;Onlinebeantragung&lt;/a&gt; möglich.
 Elektroschrott und andere verwertbare Teile werden gesondert verladen.&lt;br&gt;Zum Sperrmüll gehören nur solche Gegenstände, die Sie üblicherweise auch bei einem Umzug mitnehmen würden.&amp;nbsp;&lt;span style="background-color: initial;"&gt;Stellen Sie daher bitte nur sperrige bewegliche Haushaltsgegenstände, Möbel und Haushaltsgeräte, die wegen Größe und Umfang nicht in die Restmülltonne passen zum Sperrgut.&lt;/span&gt;&lt;/p&gt;&lt;span style="background-color: initial;"&gt;&lt;/span&gt;&lt;p&gt;&lt;u&gt;&lt;strong&gt;NICHT&lt;/strong&gt;&lt;/u&gt; zum Sperrgut gehören:&amp;nbsp;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bauschutt und Baumischabfälle wie Steine, Fliesen, WC-, Waschbecken,&amp;nbsp;&lt;span style="background-color: initial;"&gt;Türen, Fenster, Bauholz, Balken, Zäune, Heizkörper, Badewannen&amp;nbsp;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Renovierungsabfälle (z.B. Tapeten, Parkett, Laminat) usw.&amp;nbsp;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Auto- und Motorradteile, Autoreifen&lt;/li&gt;&lt;li&gt;Nachtstromspeicheröfen, Eternitplatten&lt;/li&gt;&lt;li&gt;Gartenabfälle, Äste, Strauchschnitt&lt;/li&gt;&lt;li&gt;Schadstoffe, Farbeimer, Benzinkanister&lt;/li&gt;&lt;li&gt;Kleinmüll in Säcken und Kartons&lt;/li&gt;&lt;/ul&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Sperrmüllanmeldung
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Zwei kostenlose Anmeldungen pro Haushalt und Jahr sind in der Abfallgebühr enthalten. Pro weiterer Sperrgutanmeldung wird eine Gebühr von 20,00 Euro erhoben.&lt;br&gt;Sperrgutexpress-Service (Abholung innerhalb von drei Werktagen): 60,00 Euro.&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Wie muss Sperrmüll zur Abholung bereitgestellt werden?&lt;/strong&gt;&lt;br&gt;Angemeldetes Sperrgut bis max. 3 m³ ist am Abfuhrtag bis 7.00 Uhr am Rand der öffentlichen Straße bzw. auf dem Gehweg gut sichtbar und leicht erreichbar bereitzustellen. Falls dies zeitlich nicht möglich ist, sind die Abfälle in verkehrssicherer, nicht behindernder Weise frühestens ab 18.00 Uhr des Vortages bereitzustellen.&lt;br&gt;In sehr engen Anliegerstraßen ohne Gehweg darf das Sperrgut ausnahmsweise auf dem Privatgrundstück (Garagenzufahrt oder Vorgarten) so bereitgestellt werden, dass die Müllwerker das Sperrgut unmittelbar vom öffentlichen Gehweg (ohne Zäune, Mauern) erreichen können.&lt;/p&gt;&lt;p&gt;Altholz, Altmetall sowie sperrige Elektroaltgeräte werden von separaten Fahrzeugen abgeholt und sollen deshalb getrennt vom Sperrmüll bereitgestellt werden. Eine Sperrgutstelle wird mehrmals am Tag angefahren, da die Wertstoffe
 Altholz und Altmetall sowie die Elektroaltgeräte getrennt erfasst werden
 müssen.&lt;/p&gt;&lt;p&gt;Die anmeldende Person ist für die Sperrgutstelle (keine Verkehrsgefährdung, Abtransport ohne Hindernisse und Zeitverlust) bis zum Einsammeln verantwortlich. Achten Sie nach Möglichkeit darauf, dass die Sperrgutstelle nicht durchwühlt wird bzw. keine Gegenstände beigestellt werden. &lt;br&gt;Nicht mitgenommene (ausgeschlossene) Gegenstände sowie Übermengen müssen bis zum Einbruch der Dunkelheit von der öffentlichen Verkehrsfläche weggeräumt werden bzw. können erst nach Entrichtung einer Zusatzgebühr von 20 EUR je 3 m³ Zusatzsperrgut abgefahren werden.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Die Wartezeit beträgt ca. 3 Wochen. Ein Abholtermin wird schriftlich eine Woche vorher mitgeteilt.
 &lt;br&gt;Beim Sperrgutexpress-Service ist eine Abholung innerhalb von 3 Werktagen möglich.&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;a href="https://www.monaloga.de/mportal/stadt-hilden/hilden/index.php"&gt;Online-Antrag&lt;/a&gt;&lt;/p&gt;</t>
+    <t xml:space="preserve">&lt;p&gt;&lt;a href="https://www.monaloga.de/mportal/stadt-hilden/hilden/index.php"&gt;Online-Antrag&lt;/a&gt;&lt;/p&gt;
+</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="background-color: initial;"&gt;Text von:&amp;nbsp;https://www.hilden.de/sv_hilden/Sch%C3%B6ner%20wohnen/Bauen%20und%20Wohnen/Abfallwegweiser/Sperrgutabfuhr/&lt;/span&gt;&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>IV-68.1 Zentraler Bauhof - Verwaltung</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof&lt;br&gt;&lt;/strong&gt;&lt;span style="font-size: 10.5pt; background-color: initial;"&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="font-size: 10.5pt; background-color: initial;"&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="font-size: 10.5pt; background-color: initial;"&gt;Samstag: 08.00 Uhr bis 13.30 Uhr&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten zur Annahme von Wertstoffen auf dem Hildener Wertstoffhof&lt;br&gt;&lt;/strong&gt;&lt;span style="font-size: 10.5pt; background-color: initial;"&gt;Montag bis Freitag: 08.00 Uhr bis 12.00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="font-size: 10.5pt; background-color: initial;"&gt;Donnerstag: 14.00 Uhr bis 18.00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="font-size: 10.5pt; background-color: initial;"&gt;Samstag: 08.00 Uhr bis 13.00 Uhr&lt;/span&gt;&lt;/p&gt;&lt;p class="pl-3"&gt;&lt;strong&gt;Öffnungszeiten des Verwaltungsgebäudes (u.a. Abfallberatung):&lt;/strong&gt;&lt;span trebuchet="" ms",="" sans-serif;"="" style="font-size: 10.5pt;"&gt;&lt;br&gt;Montag: 8.00 Uhr bis 12.00 Uhr&lt;br&gt;Dienstag: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Mittwoch: 8.00 Uhr bis 16.00 Uhr&lt;br&gt;Donnerstag: 8.00 Uhr bis 18.00 Uhr&lt;br&gt;Freitag: 8.00 Uhr bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Auf dem Sand</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: O3 / Haltestelle: Auf dem Sand</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t xml:space="preserve">sperrgut@hilden.de 
 </t>
   </si>
   <si>
     <t>+49 2103 72-1723</t>
   </si>
   <si>
     <t>Freigabe Final</t>
   </si>
   <si>