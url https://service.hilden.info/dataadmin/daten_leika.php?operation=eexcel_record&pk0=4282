--- v0 (2026-03-14)
+++ v1 (2026-09-20)
@@ -314,51 +314,51 @@
   <si>
     <t>22.02.2022 09:18:12</t>
   </si>
   <si>
     <t>2/3</t>
   </si>
   <si>
     <t xml:space="preserve">§ 33c Gewerbeordnung (GewO) [http://www.gesetze-im-internet.de/gewo/__33c.html]
 </t>
   </si>
   <si>
     <t xml:space="preserve">Gewerbeordnung
 </t>
   </si>
   <si>
     <t xml:space="preserve">GewO
 </t>
   </si>
   <si>
     <t>Spielgeräte mit Gewinnmöglichkeit</t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
-    <t>IV-20.2 Amt für Finanzservice - Steuern und Abgaben</t>
+    <t>I-20.2 Amt für Finanzservice - Steuern und Abgaben</t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>Freigabe Final</t>
   </si>
   <si>
     <t>Unternehmensanmeldung und -genehmigung</t>
   </si>
   <si>
     <t>online</t>
   </si>
   <si>
     <t>1 - höchste Umsetzungspriorität für die Kommunen in NRW</t>
   </si>
@@ -771,51 +771,51 @@
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="61" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="45" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="65" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="43" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="137" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22" bestFit="true" customWidth="true" style="0"/>