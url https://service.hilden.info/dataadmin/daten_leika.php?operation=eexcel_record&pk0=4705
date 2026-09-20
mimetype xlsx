--- v0 (2026-03-14)
+++ v1 (2026-09-20)
@@ -301,143 +301,178 @@
   </si>
   <si>
     <t>FIM Typ Referenzprozess</t>
   </si>
   <si>
     <t>FIM Status Referenzprozess</t>
   </si>
   <si>
     <t>05.10.2019 14:38:15</t>
   </si>
   <si>
     <t>22.04.2022 10:16:31</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vergnügungssteuersatzung&lt;/li&gt;&lt;li&gt;Kommunalabgabengesetz Nordrhein-Westfalen&lt;/li&gt;&lt;li&gt;Abgabenordnung&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Vergnügungssteuersatzung, KAG, AO&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Vergnügungsteuer</t>
   </si>
   <si>
-    <t xml:space="preserve">Für Veranstaltungen und ausgewählte Vergnügen ist in Hilden eine Steuer zu zahlen.
+    <t xml:space="preserve">Für Veranstaltungen und ausgewählte Vergnügungen ist in Hilden eine Steuer zu zahlen.
 </t>
   </si>
   <si>
     <t>Spielgerät, Spielgeräte, Automatensteuer, Spielgerät mit und ohne Gewinnmöglichkeit, Automatensteuer, Steuer für Veranstaltungen</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Für diverse Veranstaltungen / Vergnügen im Gebiet
-der Stadt Hilden wird eine Steuer erhoben.&lt;br&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Für diverse Veranstaltungen / Vergnügungen im Gebiet der Stadt
+Hilden wird eine Steuer erhoben.&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;&lt;span style="background-color: initial;"&gt;Folgende
-[...35 lines deleted...]
-einmalige Anmeldung ausreichend.&lt;br&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal" style="mso-margin-bottom-alt:auto;line-height:normal;
+background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:" times="" new="" roman";="" color:#3a3a3a;mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Folgende Veranstaltungen / Vergnügungen unterliegen im Gebiet der Stadt
+Hilden der Vergnügungssteuer:&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li class="MsoNormal" style="color:#3A3A3A;mso-margin-top-alt:auto;margin-bottom:
+     3.75pt;line-height:normal;mso-list:l0 level1 lfo1;tab-stops:list 36.0pt;
+     background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:
+     " times="" new="" roman";mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Tanzveranstaltungen gewerblicher Art&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/li&gt;
+ &lt;li class="MsoNormal" style="color:#3A3A3A;mso-margin-top-alt:auto;margin-bottom:
+     3.75pt;line-height:normal;mso-list:l0 level1 lfo1;tab-stops:list 36.0pt;
+     background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:
+     " times="" new="" roman";mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Striptease-Vorführungen und Darbietungen ähnlicher Art&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/li&gt;
+ &lt;li class="MsoNormal" style="color:#3A3A3A;mso-margin-top-alt:auto;margin-bottom:
+     3.75pt;line-height:normal;mso-list:l0 level1 lfo1;tab-stops:list 36.0pt;
+     background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:
+     " times="" new="" roman";mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Vorführungen von pornographischen und ähnlichen Filmen oder Bildern -
+     auch in Kabinen -&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/li&gt;
+ &lt;li class="MsoNormal" style="color:#3A3A3A;mso-margin-top-alt:auto;margin-bottom:
+     3.75pt;line-height:normal;mso-list:l0 level1 lfo1;tab-stops:list 36.0pt;
+     background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:
+     " times="" new="" roman";mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Sex- und Erotikmessen&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/li&gt;
+ &lt;li class="MsoNormal" style="color:#3A3A3A;mso-margin-top-alt:auto;margin-bottom:
+     3.75pt;line-height:normal;mso-list:l0 level1 lfo1;tab-stops:list 36.0pt;
+     background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:
+     " times="" new="" roman";mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Ausspielungen von Geld oder Gegenständen in Spielklubs, Spielkasinos
+     und ähnlichen Einrichtungen&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/li&gt;
+ &lt;li class="MsoNormal" style="color:#3A3A3A;mso-margin-top-alt:auto;margin-bottom:
+     0cm;line-height:normal;mso-list:l0 level1 lfo1;tab-stops:list 36.0pt;
+     background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:
+     " times="" new="" roman";mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;das Halten von Spiel-, Musik-, Geschicklichkeits-, Unterhaltungs- oder
+     ähnlichen Apparaten in Spielhallen oder ähnlichen Unternehmen,
+     Gastwirtschaften, Beherbergungsbetrieben, Vereins-, Kantinen- oder
+     ähnlichen Räumen sowie an anderen für jedermann zugänglichen Orten.&lt;br&gt;
+     &lt;!--[if !supportLineBreakNewLine]--&gt;&lt;br&gt;
+     &lt;!--[endif]--&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/li&gt;
+&lt;/ul&gt;&lt;p class="MsoNormal" style="mso-margin-bottom-alt:auto;line-height:normal;
+background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:" times="" new="" roman";="" color:#3a3a3a;mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Als Spielapparate gelten auch Personal-Computer, die überwiegend zum
+individuellen Spielen oder zum gemeinsamen Spielen in Netzwerken oder über das
+Internet verwendet werden.&amp;nbsp; Flipper,
+Fahr- oder andere Sportsimulatoren, Fun4Four-Tische, Boxautomaten,
+Basketballautomaten, Spielkonsolen und ähnliche Geräte zählen zu den
+Unterhaltungsautomaten und unterliegen ebenfalls der Steuerpflicht.
+Greifautomaten oder ähnliche Geräte mit z.B. Warengewinnen sind ebenso
+steuerpflichtig.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="mso-margin-bottom-alt:auto;line-height:normal;
+background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:" times="" new="" roman";="" color:#3a3a3a;mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Die anerkannten Sportarten Darts, Billard und Kicker (Tischfußballspiele)
+unterliegen nicht der Steuerpflicht.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="mso-margin-bottom-alt:auto;line-height:normal;
+background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:" times="" new="" roman";="" color:#3a3a3a;mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Steuerpflichtig ist der/die Unternehmer/in der Veranstaltung
+(Veranstalter/in). Bei der Aufstellung von Spiel- oder ähnlichen Apparaten ist
+dies in der Regel der/die Halterin der Apparate (Aufsteller/in).&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="mso-margin-bottom-alt:auto;line-height:normal;
+background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:" times="" new="" roman";="" color:#3a3a3a;mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Die Steuerpflicht beginnt mit der Aufstellung des Apparats / der Apparate
+oder mit Abschluss der Veranstaltung.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="mso-margin-bottom-alt:auto;line-height:normal;
+background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:" times="" new="" roman";="" color:#3a3a3a;mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Der Aufsteller bzw. die Aufstellerin hat die erstmalige Aufstellung eines
+Apparats sowie jede Änderung hinsichtlich Art und Anzahl der Apparate an einem
+Aufstellungsort bis zum 7. Werktag des folgenden Kalendermonats schriftlich dem
+Amt für Finanzservice, Sachgebiet Steuern und Abgaben, anzuzeigen. &lt;strong&gt;Jedes
+Gerät (auch ein steuerfreies) ist anzuzeigen.&lt;/strong&gt; Die Entscheidung über die
+Steuerpflicht bzw. Steuerfreiheit liegt bei der Stadt Hilden. &lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="mso-margin-bottom-alt:auto;line-height:normal;
+background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:" times="" new="" roman";="" color:#3a3a3a;mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Bei Apparaten &lt;u&gt;mit&lt;/u&gt; Gewinnmöglichkeit ist der/die Steuerschuldner/in
+verpflichtet, bis zum 15. Tag nach Ablauf eines Kalendervierteljahrs der Stadt
+Hilden eine Steuererklärung für jeden Abrechnungszeitraum (ein Kalendermonat)
+getrennt nach amtlich vorgeschriebenem Vordruck einzureichen. Bei der Besteuerung
+nach den Spieleinsätzen sind den Steuererklärungen Zählwerk-Ausdrucke für den
+jeweiligen Abrechnungszeitraum (ein Kalendermonat) beizufügen, die als Angaben
+u. a. Geräteart, Gerätetyp, Gerätenummer, die fortlaufende Nummer des
+Zählwerkausdrucks enthalten müssen.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal" style="mso-margin-bottom-alt:auto;line-height:normal;
+background:white"&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:" times="" new="" roman";="" color:#3a3a3a;mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:="" de"=""&gt;Einmalige Tanzveranstaltungen gewerblicher Art müssen spätestens zwei
+Wochen vor deren Beginn bei der Stadt angemeldet werden. Bei mehreren
+aufeinander folgenden oder regelmäßig stattfindenden Tanzveranstaltungen eines
+Veranstalters bzw. einer Veranstalterin am selben Veranstaltungsort ist eine
+einmalige Anmeldung ausreichend.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;ul&gt;&lt;li&gt;Vergnügungssteuererklärung
 auf amtlichen Vordruck&lt;/li&gt;&lt;li&gt;Zusammenfassende
 Aufstellung der ausgelesenen Apparate&lt;/li&gt;&lt;li&gt;Auslesestreifen zur eingereichten Vergnügungssteuererklärung&lt;/li&gt;&lt;/ul&gt;&lt;o:p&gt;&lt;/o:p&gt;
 &lt;p class="MsoNormal"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Steuersätze
 beim Aufstellen von Apparaten seit dem&lt;strong&gt; 01.01.2026:&lt;/strong&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;strong&gt;&lt;u&gt;In Spielhallen&lt;/u&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Apparate mit
 Gewinnmöglichkeit: 7,5% des Spieleinsatzes&lt;/li&gt;&lt;li&gt;Apparate ohne
 Gewinnmöglichkeit: 80,00 € / Monat&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p class="MsoListParagraphCxSpLast" style=""&gt;&lt;strong&gt;&lt;u&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;strong&gt;&lt;u&gt;Sonstige Aufstellorte&lt;/u&gt;&lt;/strong&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Apparate mit
 Gewinnmöglichkeit: 7,5% des Spieleinsatzes&lt;/li&gt;&lt;li&gt;Apparate ohne
 Gewinnmöglichkeit: 55,00 € / Monat&lt;/li&gt;&lt;/ul&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;p class="MsoListParagraphCxSpLast" style=""&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p&gt;Die
-Steuersätze / -beträge für weitere Vergnügen / Veranstaltungen können der
+Steuersätze / -beträge für weitere Vergnügungen / Veranstaltungen können der
 Vergnügungssteuersatzung entnommen werden.&lt;br&gt;Die Vergnügungssteuer wird mittels Bescheid festgesetzt, die
 Fälligkeiten sind dem jeweiligen Leistungsgebot zu entnehmen.&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Steuererklärungen
 sind bis zum 15. Tag nach Ablauf eines Quartals aufgeteilt nach
 Abrechnungszeiträumen (Kalendermonat) auf den amtlichen Vordrucken
 unterschrieben einzureichen. &lt;br&gt;Änderungsanzeigen sind bis spätestens bis zum 7. Werktag des folgenden
 Monats schriftlich mitzuteilen.&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;ul&gt;&lt;li&gt;Steuererklärungen
-[...1 lines deleted...]
-Monats schriftlich mitzuteilen.&lt;/li&gt;&lt;/ul&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal" style="mso-margin-top-alt:auto;margin-bottom:3.75pt;
+margin-left:18.0pt;line-height:normal;background:white"&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;span style="font-family:Nunito;mso-fareast-font-family:" times="" new="" roman";color:#3a3a3a;="" mso-font-kerning:0pt;mso-ligatures:none;mso-fareast-language:de"=""&gt;Steuererklärungen
+je Quartal bis zum 15. Tag nach Ablauf des Kalendervierteljahres&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong style="background-color: white;"&gt;&lt;span style="font-family:Nunito;
+mso-fareast-font-family:" times="" new="" roman";color:#3a3a3a;mso-font-kerning:0pt;="" mso-ligatures:none;mso-fareast-language:de"=""&gt;Änderungsanzeigen bis zum 7.
+Werktag des folgenden Monats&amp;nbsp;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;ul&gt;&lt;li&gt;Steuererklärung   Gewinnspielautomaten in Spielhallen und Gaststätten pro  Quartal&lt;/li&gt;&lt;li&gt;Anlage zur Steuererklärung pro Quartal 2022&lt;/li&gt;&lt;li&gt;SEPA-Mandat&lt;/li&gt;&lt;/ul&gt;
+    <t xml:space="preserve">&lt;ul&gt;&lt;li&gt;Steuererklärung   Gewinnspielautomaten in Spielhallen und Gaststätten pro  Quartal&lt;/li&gt;&lt;li&gt;Anlage zur Steuererklärung pro Quartal&lt;/li&gt;&lt;li&gt;SEPA-Mandat&lt;/li&gt;&lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
-    <t>IV-20.2 Amt für Finanzservice - Steuern und Abgaben</t>
+    <t>I-20.2 Amt für Finanzservice - Steuern und Abgaben</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Offene Sprechzeiten&lt;/strong&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag 09:00 bis 12:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 15:00 bis 18:00 Uhr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Telefonische Sprechzeiten&lt;/strong&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag 14:00 bis 16:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 09:00 bis 12:00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>steueramt@hilden.de</t>
   </si>
   <si>
     <t>+49 2103 72-85620</t>
   </si>
   <si>
     <t>+49 2103 72-0</t>
@@ -853,67 +888,67 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="153" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="97" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="101" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="152" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="62" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="98" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="524" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="310" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="150" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="320" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="122" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="182" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="203" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="307" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="198" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="61" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="494" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="87" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="837" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22" bestFit="true" customWidth="true" style="0"/>