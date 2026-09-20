--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -336,51 +336,53 @@
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Die Bestände stehen der Öffentlichkeit zur Benutzung zur
 Verfügung. Dazu wird das Archivgut sachgerecht aufbewahrt, gesichert und
 erschlossen. &lt;/p&gt;&lt;p&gt;&lt;u&gt;Einsicht in das Archivgut:&lt;/u&gt; Zu wissenschaftlichen Zwecken, für heimatkundliche Fragestellungen, zur 
 Erforschung der eigenen Familie oder zur Klärung von Rechtsfragen können
  Sie unser Archivgut auswerten.&lt;br&gt;Das Stadtarchiv bietet folgende Angebote und Archivalien an:&lt;/p&gt; &lt;ul&gt;&lt;li&gt;Erbenermittlung&lt;/li&gt;&lt;li&gt;Ahnenforschung&lt;/li&gt;&lt;li&gt;Familienforschung&lt;/li&gt;&lt;li&gt;Stadtgeschichte&lt;/li&gt;&lt;li&gt;Fotorecherche&lt;/li&gt;&lt;li&gt;Bildrecherche&lt;/li&gt;&lt;li&gt;Zeitungsarchiv ab 1880&lt;/li&gt;&lt;li&gt;Kommunale Geschichte&lt;/li&gt;&lt;li&gt;Verwaltungsakten&lt;/li&gt;&lt;li&gt;Niederschriften&lt;/li&gt;&lt;/ul&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Das Stadtarchiv verwahrt rechtlich und historisch relevantes
 Schriftgut der Stadtverwaltung und angegliederter Einrichtungen sowie
 bedeutender Hildener Persönlichkeiten, Unternehmen und Vereine. Durch
 umfangreiche Sammlungen und Nachlässe dokumentiert es das städtische Leben und
 ermöglicht dessen Erforschung. Die Bestände reichen vom ausgehenden 18.
 Jahrhundert bis in die unmittelbare Gegenwart und umfassen ca. 572 m.&amp;nbsp;&amp;nbsp;&lt;/p&gt;&lt;p&gt;Die NutzerInnen werden problem- und
 dienstleistungsorientiert beraten und erhalten Zugang zum Archivgut im Rahmen
 der rechtlichen Möglichkeiten. Das Stadtarchiv ist an vier Tagen die Woche nach
 vorheriger Terminabsprache für NutzerInnen geöffnet.&lt;br&gt;&lt;/p&gt;Neben
 dem Archivgut steht den NutzerInnen eine Präsenzbibliothek mit Literatur über
 Hilden, die Nachbarstädte und zu übergreifenden historischen Themen zur
 Verfügung.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Es muss ein ausgefüllter Benutzungsantrag vorliegen.&lt;br&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Bitte schicken Sie eine möglichst detaillierte Anfrage
+zusammen mit dem ausgefüllten Benutzungsantrag per Mail an &lt;a href="mailto:archiv@hilden.de"&gt;archiv@hilden.de&lt;/a&gt; oder füllen Sie das unter
+„Anträge &amp;amp; Informationen“ verlinkte Online-Formular aus.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sie wollen im Stadtarchiv recherchieren? &lt;br&gt;&lt;span style="color: rgb(89, 89, 89);"&gt;&lt;span style="color: rgb(63, 63, 63);"&gt;Bitte schicken Sie
 eine möglichst detaillierte Anfrage zusammen mit dem ausgefüllten Benutzungsantrag per Mail an archiv@hilden.de&lt;/span&gt; &lt;/span&gt;&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>&lt;span style="mso-fareast-font-family:Calibri"&gt;&lt;span style="mso-list:Ignore"&gt;&lt;span style="font:7.0pt " times="" new="" roman""=""&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;Für
 die Benutzung des Lesesaals im Stadtarchiv Hilden wird in der Regel kein Entgelt
 erhoben. Für bestimmte Leistungen, die eine einfache Benutzung übersteigen oder
 aus denen der Stadt Hilden Kosten entstehen, werden in der Entgeltordnung des
 Stadtarchivs Hilden Entgelte festgelegt.
 &lt;!--[if gte mso 9]&gt;&lt;xml&gt;
  &lt;w:WordDocument&gt;
   &lt;w:View&gt;Normal&lt;/w:View&gt;
   &lt;w:Zoom&gt;0&lt;/w:Zoom&gt;
   &lt;w:TrackMoves&gt;&lt;/w:TrackMoves&gt;
   &lt;w:TrackFormatting&gt;&lt;/w:TrackFormatting&gt;
   &lt;w:HyphenationZone&gt;21&lt;/w:HyphenationZone&gt;
   &lt;w:PunctuationKerning&gt;&lt;/w:PunctuationKerning&gt;
   &lt;w:ValidateAgainstSchemas&gt;&lt;/w:ValidateAgainstSchemas&gt;
   &lt;w:SaveIfXMLInvalid&gt;false&lt;/w:SaveIfXMLInvalid&gt;
   &lt;w:IgnoreMixedContent&gt;false&lt;/w:IgnoreMixedContent&gt;
   &lt;w:AlwaysShowPlaceholderText&gt;false&lt;/w:AlwaysShowPlaceholderText&gt;
@@ -844,51 +846,51 @@
   &lt;w:LsdException Locked="false" Priority="41" Name="Plain Table 1"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="42" Name="Plain Table 2"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="43" Name="Plain Table 3"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="44" Name="Plain Table 4"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="45" Name="Plain Table 5"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="40" Name="Grid Table Light"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="46" Name="Grid Table 1 Light"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="47" Name="Grid Table 2"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="48" Name="Grid Table 3"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="49" Name="Grid Table 4"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="50" Name="Grid Table 5 Dark"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="51" Name="Grid Table 6 Colorful"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="52" Name="Grid Table 7 Colorful"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="46"
    Name="Grid Table 1 Light Accent 1"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdException Locked="false" Priority="47" Name="Grid Table 2 Accent 1"&gt;&lt;/w:LsdException&gt;
   &lt;w:LsdEx</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Die Archivalien werden Ihnen im Lesesaal zum zuvor vereinbarten Termin zur
 Einsichtnahme vorgelegt. Selbstverständlich berät das Team des Stadtarchivs Sie
 gerne bei der Suche nach dem gewünschten Archivgut.&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Benutzungsantrag&lt;br&gt;&lt;/p&gt;
+    <t xml:space="preserve">&lt;p&gt;&lt;a href="https://formulare.hilden.de/formcycle/form/provide/322/"&gt;Benutzungsantrag&lt;/a&gt;&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Stadtarchiv Hilden im
 Internet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Das
 Stadtarchiv präsentiert seine Bestände aktiv über das Archivportal archive.nrw.de
 nach außen. Die Recherche ist online möglich:&lt;br&gt;&lt;a href="https://www.archive.nrw.de/stadtarchiv-hilden" title="Archive NRW - Stadtarchiv Hilden"&gt;https://www.archive.nrw.de/stadtarchiv-hilden&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Zeitungen
 sind über das Zeitungsportal NRW einsehbar:&lt;br&gt;&lt;a href="https://zeitpunkt.nrw/ulbbn/periodical/titleinfo/2486259"&gt;https://zeitpunkt.nrw/ulbbn/periodical/titleinfo/2486259&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Das Stadtarchiv ist zudem auf Facebook und Instagram
 aktiv:&lt;br&gt;&lt;a href="https://www.facebook.com/stahilden"&gt;https://www.facebook.com/stahilden&lt;/a&gt;&lt;br&gt;&lt;a href="https://www.instagram.com/stadtarchivhilden/"&gt;https://www.instagram.com/stadtarchivhilden/&lt;/a&gt;&lt;/p&gt;&lt;br&gt;&lt;p&gt;&lt;strong&gt;Archivpädagogik und historische Bildungsarbeit&lt;/strong&gt;&lt;br&gt;&lt;/p&gt;
 &lt;p&gt;In Kooperation mit anderen Archiven sowie Bildungs- und
 Kultureinrichtungen in unserer Region werden Projekte, Ausstellungen und
 Veranstaltungen durchgeführt.&lt;br&gt;Die 2017 erstmals geschlossene
 Bildungspartnerschaft zwischen der Städtischen Gemeinschafts-Grundschule
 „Wilhelm-Busch-Schule“ und dem Stadtarchiv Hilden wurde 2020 für drei weitere
 Jahre erneuert.&lt;/p&gt;&lt;p&gt;Über
 Praktika können interessierte Schülerinnen, Schüler und Studierende Einblick in die
 Arbeit mit Archivalien und in das Berufsbild der Archivare erhalten.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;ul&gt;&lt;li&gt;Benutzungsordnung für das Stadtarchiv Hilden vom 09.12.2019&lt;/li&gt;&lt;li&gt;Satzung für das Stadtarchiv Hilden vom 09.12.2029&lt;/li&gt;&lt;/ul&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Benutzungsantrag könnte noch als Online-Formular in Formsolutins abgebildet werden&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;
@@ -1338,57 +1340,57 @@
     <col min="4" max="4" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="97" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="94" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="234" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="424" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="146" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="75" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="165" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="168" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="181" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="94" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="32" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="115" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="333" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="160" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="126" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="199" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="63" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="9" bestFit="true" customWidth="true" style="0"/>