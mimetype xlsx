--- v0 (2026-03-14)
+++ v1 (2026-09-20)
@@ -386,51 +386,51 @@
 und dem Gerichtskostengesetz (GKG). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Erlass von Steuerschulden&lt;u&gt;&lt;br&gt;&lt;/u&gt;&lt;/strong&gt;&lt;span style="background-color: initial;"&gt;Ansprüche
 aus dem Steuerschuldverhältnis können nur erlassen werden, wenn deren Zahlung
 im Einzelfall unbillig wäre. Die Unbilligkeit kann in der Sache selbst
 (sachliche Unbilligkeit) oder in den persönlichen Verhältnissen des
 Steuerschuldners (persönliche Unbilligkeit) begründet sein.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Die Steuer, welche sich aus durch das Finanzamt festgestellte
 Sanierungsgewinne ergibt, kann auf Antrag erlassen werden.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Formlose Anträge zu vorgenannten Anliegen sind
 schriftlich unter Beifügung etwaiger Nachweise zu stellen.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Je nach Antragsart können Kosten oder Zinsen anfallen. Weitere Informationen entnehmen Sie bitte den Ausführungen zu den jeweiligen Anträgen.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Formloser Antrag&lt;br&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
-    <t>IV-20.2 Amt für Finanzservice - Steuern und Abgaben</t>
+    <t>I-20.2 Amt für Finanzservice - Steuern und Abgaben</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Offene Sprechzeiten&lt;/strong&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag 09:00 bis 12:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 15:00 bis 18:00 Uhr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Telefonische Sprechzeiten&lt;/strong&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag 14:00 bis 16:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 09:00 bis 12:00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>steueramt@hilden.de</t>
   </si>
   <si>
     <t>+49 2103 72-85620</t>
   </si>
   <si>
     <t>+49 2103 72-0</t>
@@ -841,51 +841,51 @@
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="69" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="56" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="110" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="308" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="74" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="167" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="61" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="494" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="63" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="87" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22" bestFit="true" customWidth="true" style="0"/>