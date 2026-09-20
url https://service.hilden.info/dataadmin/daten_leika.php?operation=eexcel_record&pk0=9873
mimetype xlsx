--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>#LeiKa-ID</t>
   </si>
   <si>
     <t>Daten Leika Referenz</t>
   </si>
   <si>
     <t>Erstellt am</t>
   </si>
   <si>
     <t>Geändert am</t>
   </si>
   <si>
     <t>LeiKa Typ</t>
   </si>
   <si>
     <t>Efa-Leistung</t>
   </si>
   <si>
     <t>Rechtsgrundlage</t>
   </si>
   <si>
     <t>Gesetze</t>
   </si>
   <si>
@@ -290,119 +290,177 @@
   <si>
     <t>FIM Typ Stammprozess</t>
   </si>
   <si>
     <t>FIM Status Stammprozess</t>
   </si>
   <si>
     <t>FIM Typ Referenzdatenfelder</t>
   </si>
   <si>
     <t>FIM Status Referenzdatenfelder</t>
   </si>
   <si>
     <t>FIM Typ Referenzprozess</t>
   </si>
   <si>
     <t>FIM Status Referenzprozess</t>
   </si>
   <si>
     <t>19.10.2021 08:11:36</t>
   </si>
   <si>
     <t>09.02.2022 12:59:39</t>
   </si>
   <si>
-    <t xml:space="preserve">§ 85 BauO NRW
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;
+font-family:" arial",sans-serif;mso-fareast-font-family:"times="" new="" roman";="" mso-bidi-font-family:"times="" roman";mso-font-kerning:0pt;mso-ligatures:none;="" mso-ansi-language:de;mso-fareast-language:de;mso-bidi-language:ar-sa"=""&gt;§ 85
+Bauordnung für das Land Nordrhein-Westfalen (BauO NRW 2018)&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Bauordnungsgesetz NRW
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Bauordnung für das Land Nordrhein-Westfalen (BauO NRW 2018),
+&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;font-family:" arial",sans-serif;="" mso-fareast-font-family:"times="" new="" roman";mso-bidi-font-family:"times="" roman";="" mso-font-kerning:0pt;mso-ligatures:none;mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;§ 18 Verordnung über bautechnische Prüfungen&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">BauO NRW
+    <t xml:space="preserve">BauO NRW 2018, BauPrüfVO
 </t>
   </si>
   <si>
     <t>Antrag auf Eintragung einer Baulast</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;font-family:" arial",sans-serif;="" mso-fareast-font-family:"times="" new="" roman";mso-bidi-font-family:"times="" roman";="" mso-font-kerning:0pt;mso-ligatures:none;mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Das Erfordernis eines Antrags auf Eintragung einer
+Baulast wird in der Regel im Rahmen eines Baugenehmigungsverfahrens oder eines
+Antrages auf Grundstücksteilung geprüft und festgestellt.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Antrag auf Eintragung einer Baulast&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Baulast, öffentlich-rechtliche Sicherung, Baugenehmigungsverfahren, Grundstücksteilung</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Das Erfordernis eines Antrags auf Eintragung einer Baulast wird in der 
-[...1 lines deleted...]
-Grundstücksteilung geprüft und festgestellt.&lt;/p&gt;
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;
+font-family:" arial",sans-serif;mso-fareast-font-family:"times="" new="" roman";="" mso-bidi-font-family:"times="" roman";mso-font-kerning:0pt;mso-ligatures:none;="" mso-ansi-language:de;mso-fareast-language:de;mso-bidi-language:ar-sa"=""&gt;Voraussetzung
+für die Erteilung einer Bau- oder Teilungsgenehmigung kann die
+grundstücksbezogene Übernahme öffentlich-rechtlicher Verpflichtungen durch
+den/die Grundstückseigentümer/in sein.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Im Rahmen eines Baugenehmigungsverfahrens kann es erforderlich werden, bestimmte Verpflichtungen öffentlich-rechtlich zu sichern. Die Möglichkeit besteht in genau geregelten Fällen dann, wenn gesetzlich vorgegebene baurechtliche Voraussetzungen nicht oder nicht auf dem Baugrundstück selbst erfüllt werden können.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Die Arten der Baulasten sind vielfältig. So kann z.B. eine Vereinigung von Grundstücken erforderlich werden, wenn ein Gebäude auf mehreren Grundstücken stehen soll. Andere Arten können die Sicherung von Abstandsflächen, Wegerechten oder Stellplätzen sein, die auf dem Baugrundstück selbst nicht hergestellt werden können.&lt;/p&gt;&lt;p&gt;Voraussetzung für die Eintragung der Baulast ist das Einverständnis sämtlicher Grundstückseigentümer/innen sowie sonstiger Berechtigter (z.B. durch Eigentumsübertragungsvormerkungen).&amp;nbsp; Dieses wird durch Unterzeichnung einer Verpflichtungserklärung erklärt, die Informationen zu dem/den Grundstück/en, auf dem/denen die Belastung eingetragen wird enthält, d.h. zu den Eigentumsverhältnissen und Lagedaten, und den Anlass für die Eintragung, die Art der Baulast sowie das/die Grundstücke, das/die begünstigt wird/werden beschreibt.&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Im Rahmen eines Baugenehmigungsverfahrens kann es
+erforderlich werden, bestimmte Verpflichtungen öffentlich-rechtlich zu sichern.
+Die Möglichkeit besteht in genau geregelten Fällen dann, wenn gesetzlich
+vorgegebene baurechtliche Voraussetzungen nicht oder nicht auf dem
+Baugrundstück selbst erfüllt werden können. &lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Die Arten der Baulasten sind vielfältig. So kann z.B. eine
+Vereinigung von Grundstücken erforderlich werden, wenn ein Gebäude auf mehreren
+Grundstücken stehen soll. Andere Arten können die Sicherung von
+Abstandsflächen, Wegerechten oder Stellplätzen sein, die auf dem Baugrundstück
+selbst nicht hergestellt werden können.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;font-family:" arial",sans-serif;="" mso-fareast-font-family:"times="" new="" roman";mso-bidi-font-family:"times="" roman";="" mso-font-kerning:0pt;mso-ligatures:none;mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Voraussetzung für die Eintragung der Baulast ist
+das Einverständnis sämtlicher Grundstückseigentümer/innen sowie sonstiger
+Berechtigter (z.B. durch Eigentumsübertragungsvormerkungen).&amp;nbsp; Dieses wird durch Unterzeichnung einer
+Verpflichtungserklärung erklärt, die Informationen zu dem/den Grundstück/en,
+auf dem/denen die Belastung eingetragen wird enthält, d.h. zu den Eigentumsverhältnissen
+und Lagedaten, und den Anlass für die Eintragung, die Art der Baulast sowie
+das/die Grundstücke, das/die begünstigt wird/werden beschreibt.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;ul&gt;&lt;li&gt;Antrag auf Eintragung einer Baulast in das Baulastenverzeichnis der Stadt Hilden mit Angaben zu Antragsteller/in, Lagedaten und Eigentumsverhältnissen des/der belasteten sowie begünstigten Grundstücks/Grundstücke, Art der Baulast, Bezug zum Bauvorhaben bzw. Teilungsantrag, Unterzeichnung hinsichtlich Einverständnis zur Eintragung sowie Kostenübernahme&lt;/li&gt;&lt;li&gt;Lageplan eines öffentlich-bestellten Vermessungsingenieurs (6-fach, eine Nachforderung kann möglich sein, wenn sich im Rahmen der Prüfung der Eigentumsverhältnisse herausstellt, dass weitere Personen o.ä. eigentumsrechtlich begünstigt sind)&lt;/li&gt;&lt;/ul&gt;
+    <t xml:space="preserve">&lt;ul&gt;
+  &lt;li&gt;Antrag auf Eintragung einer Baulast in das Baulastenverzeichnis der Stadt Hilden mit vollständiger Erfassung der darin abgefragten Angaben inklusive erforderlicher Anlagen&lt;/li&gt;
+  &lt;li&gt;Pläne in mindestens 2-facher Ausfertigung mit Bemaßung der Baulastfläche und Kennzeichnung dieser durch grüne Schraffur bzw. Markierung&lt;/li&gt;
+  &lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;strong style="background-color: initial;"&gt;Lageplan im Sinne des § 18 Bauprüfverordnung (BauPrüfVO)&lt;/strong&gt;&lt;span style="background-color: initial;"&gt;
+    einer öffentlich-bestellten Vermessungsingenieurin / eines öffentlich-bestellten Vermessungsingenieurs oder eines Katasteramtes, mindestens im Maßstab 1:500: In Fällen einer flächenmäßigen Darstellung (z.B. Abstandsflächen, Freihaltebaulast Brandschutz, Erschließung, notwendige Stellplätze, Flächen für die Feuerwehr, Grundstücksvereinigung) &lt;/span&gt;&lt;u style="background-color: initial;"&gt;oder&lt;/u&gt;&lt;/li&gt;&lt;li&gt;&lt;strong style="background-color: initial;"&gt;Einfacher Lageplan&lt;/strong&gt;&lt;span style="background-color: initial;"&gt;, in der Regel durch Architekt:innen, Bauzeichner:innen, Ingenieur:innen gefertigt, mindestens im Maßstab 1:500, aus dem die Belastung eindeutig identifizierbar und zuzuordnen ist: In Fällen ohne flächenmäßige Darstellung (z.B. Anbauverpflichtung, Sicherung gemeinsame Bauteile) &lt;/span&gt;&lt;u style="background-color: initial;"&gt;oder&lt;/u&gt;&lt;/li&gt;&lt;li&gt;&lt;strong style="background-color: initial;"&gt;Flurkarte&lt;/strong&gt;&lt;span style="background-color: initial;"&gt; sowie &lt;/span&gt;&lt;strong style="background-color: initial;"&gt;Grundriss&lt;/strong&gt;&lt;span style="background-color: initial;"&gt; mit Kennzeichnung der Nutzung(en): In Fällen der Bindung einer Wohnung an einen Betrieb.&lt;/span&gt;&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;
+&lt;/ul&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Voraussetzung für die Erteilung einer Bau- oder Teilungsgenehmigung kann
-[...1 lines deleted...]
-Verpflichtungen durch den/die Grundstückseigentümer/in sein.&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Der zu sichernde Zweck ist baurechtlich relevant, d.h. für
+die Erteilung einer Bau- oder Teilungsgenehmigung erforderlich.&lt;br&gt;&lt;span style="font-family: Arial, sans-serif; font-size: 11pt; background-color: initial;"&gt;Die Eigentümerin oder der Eigentümer des zu
+belastenden Grundstücks bzw. der zu belastenden Grundstücke sowie die
+Berechtigten aus Abteilung II des Grundbuches sind über die beabsichtigte
+Baulasteintragung informiert und damit einverstanden. Es handelt sich hierbei
+um eine freiwillige Leistung, d.h. seitens der Gemeinde besteht keine
+Möglichkeit, eine Zustimmung zur Eintragung durchzusetzen. Im Einzelfall kann
+dieses bedeuten, dass eine Baugenehmigung oder eine Teilungsgenehmigung nicht
+erteilt werden kann.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Die Kosten variieren je nach Art und Anzahl der eingetragenen Baulast/en und liegen zwischen 50 € und 250 € je einzelnem Tatbestand.&lt;br&gt;Die Kosten übernimmt in der Regel der/die Antragsteller/in.&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Die Gebühren für die Eintragung variieren je nach Art und
+Anzahl der eingetragenen Baulast/en und liegen zwischen 50 € und 250 € je
+einzelnem Tatbestand. Sobald der Behörde der Antrag vorliegt ist eine Auskunft
+über die genaue Höhe der Gebühren möglich.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Die Kosten übernimmt in der Regel der/die Antragsteller/in.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;font-family:" arial",sans-serif;="" mso-fareast-font-family:"times="" new="" roman";mso-bidi-font-family:"times="" roman";="" mso-font-kerning:0pt;mso-ligatures:none;mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Auskunft über die Kosten für die Ausstellung der
+Pläne erteilen die jeweiligen damit beauftragten Personen.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Sobald die erforderlichen Unterlagen vollständig vorliegen wird die Verpflichtungserklärung gefertigt. Nach Unterzeichnung erfolgt die Eintragung mit gleichzeitiger Information an die für die Bearbeitung des Bau- bzw. Teilungsantrags zuständige Sachbearbeitung.&lt;br&gt;Antragsteller/in bzw. Eigentümer/in der belasteten und begünstigten Grundstücke erhalten eine beglaubigte Abschrift aus dem Baulastenverzeichnis, eine Ausfertigung der Verpflichtungserklärung sowie des Lageplans.&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Sobald die erforderlichen Unterlagen vollständig vorliegen
+wird die Verpflichtungserklärung gefertigt. Nach Unterzeichnung erfolgt die
+Eintragung mit gleichzeitiger Information an die für die Bearbeitung des Bau-
+bzw. Teilungsantrags zuständigen Kolleginnen/Kollegen.&lt;br&gt;&lt;span style="font-family: Arial, sans-serif; font-size: 11pt; background-color: initial;"&gt;Antragsteller/in bzw. Eigentümer/in der belasteten
+und begünstigten Grundstücke erhalten eine beglaubigte Abschrift aus dem
+Baulastenverzeichnis, eine Ausfertigung der Verpflichtungserklärung sowie des
+Lageplans.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Die Bearbeitungsdauer ab vollständiger Vorlage der erforderlichen Unterlagen ist abhängig vom Umfang der einzutragenden Baulast/en sowie von den zeitlichen Möglichkeiten der zur Unterzeichnung der Verpflichtungserklärung berechtigten Personen.&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Antrag auf Eintragung einer Baulast in das Baulastenverzeichnis der Stadt Hilden&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Es handelt sich hierbei um eine freiwillige Leistung des/der Grundstückseigentümer/in des zu belastenden Grundstücks bzw. der zu belastenden Grundstücke, d.h. seitens der Gemeinde besteht keine Möglichkeit, eine Zustimmung zur Eintragung durchzusetzen. Im Einzelfall kann dieses bedeuten, dass eine Baugenehmigung oder eine Teilungsgenehmigung nicht erteilt werden kann.&lt;/p&gt;
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Anzahl und Art der für die Baulasteintragung erforderlichen
+Pläne ergeben sich aus dem Baulastantrag. Es empfiehlt sich daher, vorab mit
+dem Sachgebiet Bauaufsicht Verwaltungsabteilung abzustimmen, welche Pläne
+benötigt werden.&lt;/p&gt;&lt;p&gt;
+&lt;span style="font-size:11.0pt;mso-bidi-font-size:12.0pt;font-family:" arial",sans-serif;="" mso-fareast-font-family:"times="" new="" roman";mso-bidi-font-family:"times="" roman";="" mso-font-kerning:0pt;mso-ligatures:none;mso-ansi-language:de;mso-fareast-language:="" de;mso-bidi-language:ar-sa"=""&gt;Neben der Eigentümerin/dem Eigentümer sind auch die
+in der II. Abteilung des Grundbuchs verzeichneten Berechtigten mit
+eigentümerähnlicher Stellung (wie z. B. Erbbauberechtigte,
+Auflassungsberechtigte, Nacherben) zu beteiligen. Für jede weitere Beteiligte/jeden
+weiteren Beteiligten ist eine zusätzliche Ausfertigung der Pläne erforderlich.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>IV-60.3 Bauverwaltungs- und Bauaufsichtsamt - Bauaufsicht Verwaltungsabteilung</t>
   </si>
   <si>
-    <t>&lt;p&gt;Dienstag 09:00 - 12:00 Uhr&lt;br&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 15:00 - 18:00 Uhr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Montag, Mittwoch und Freitag nach Terminvereinbarung&lt;/p&gt;</t>
+    <t xml:space="preserve">&lt;p&gt;Dienstag 09:00 - 12:00 Uhr&lt;br&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 15:00 - 18:00 Uhr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Montag, Mittwoch und Freitag nach Terminvereinbarung&lt;/p&gt;
+</t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist barrierefrei möglich.</t>
   </si>
   <si>
     <t>bauaufsicht@hilden.de</t>
   </si>
   <si>
     <t>+49 2103 72-601</t>
   </si>
   <si>
     <t>+49 2103 72-0</t>
   </si>
   <si>
     <t>Freigabe Final</t>
   </si>
@@ -794,81 +852,81 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CL2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="18" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="287" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="422" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="425" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="102" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="88" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="298" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="1410" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="32" max="32" width="572" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="410" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="1403" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="237" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="410" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="234" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="300" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="103" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="445" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="414" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="93" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="205" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="62" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="17" bestFit="true" customWidth="true" style="0"/>
@@ -1207,215 +1265,217 @@
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2">
         <v>1</v>
       </c>
       <c r="R2">
         <v>1</v>
       </c>
       <c r="S2"/>
       <c r="T2">
         <v>1</v>
       </c>
       <c r="U2" t="s">
         <v>95</v>
       </c>
       <c r="V2">
         <v>99012004000000</v>
       </c>
-      <c r="W2"/>
+      <c r="W2" t="s">
+        <v>96</v>
+      </c>
       <c r="X2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Y2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA2"/>
       <c r="AB2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AC2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AF2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AG2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AH2"/>
       <c r="AI2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AJ2"/>
       <c r="AK2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AL2"/>
       <c r="AM2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AN2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AO2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AP2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ2">
         <v>1</v>
       </c>
       <c r="AR2">
         <v>40721</v>
       </c>
       <c r="AS2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AT2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AV2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AW2"/>
       <c r="AX2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY2"/>
       <c r="AZ2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BE2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BF2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BG2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BH2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BI2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BJ2"/>
       <c r="BK2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BL2" t="s">
+        <v>125</v>
+      </c>
+      <c r="BM2" t="s">
         <v>124</v>
       </c>
-      <c r="BM2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BN2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BO2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BP2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BQ2"/>
       <c r="BR2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BS2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BT2"/>
       <c r="BU2">
         <v>10517</v>
       </c>
       <c r="BV2" t="s">
         <v>75</v>
       </c>
       <c r="BW2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BX2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BY2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BZ2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CA2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CE2"/>
       <c r="CF2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CG2"/>
       <c r="CH2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CI2"/>
       <c r="CJ2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CK2"/>
       <c r="CL2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">