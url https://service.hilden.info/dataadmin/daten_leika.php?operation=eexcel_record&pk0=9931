--- v0 (2026-03-14)
+++ v1 (2026-09-20)
@@ -317,51 +317,51 @@
   <si>
     <t xml:space="preserve">VwVfG
 </t>
   </si>
   <si>
     <t>Abschriften Beglaubigung</t>
   </si>
   <si>
     <t xml:space="preserve">Mit einer Beglaubigung wird bestätigt, dass eine Kopie dasselbe zeigt, wie das Original. Diese Bestätigung kann z.B. bei Zeugnissen erforderlich sein. Für die Beglaubigung muss auch das Original vorgelegt werden.
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Eine Beglaubigung bestätigt, dass die Kopie dasselbe zeigt wie das Original. Die Vorlage des Originals ist erforderlich.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="background-color: initial;"&gt;Jede Behörde ist befugt, Abschriften von Urkunden, die sie selbst ausgestellt hat, zu beglaubigen. Darüber hinaus sind sie befugt, Abschriften zu beglaubigen, wenn die Urschrift von einer Behörde ausgestellt ist oder die Abschrift zur Vorlage bei einer Behörde benötigt wird&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="background-color: initial;"&gt;Folgenden Dokumente können beispielsweise durch das Bürgerbüro beglaubigt werden:&lt;/span&gt;&lt;br&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Zeugnisse,&lt;/li&gt;&lt;li&gt;Bachelor-Urkunden,&lt;/li&gt;&lt;li&gt;Meisterbriefe,&lt;/li&gt;&lt;li&gt;Ausweisdokumente zur Vorlage bei einer Behörde, usw.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Folgende Dokumente können &lt;u&gt;nicht&lt;/u&gt; beglaubigt werden:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;standesamtliche Urkunden (Geburts-, Heirats- oder Sterbeurkunden)&lt;/li&gt;&lt;li&gt;Erbscheine und Testamente&lt;/li&gt;&lt;li&gt;ausländische Dokumente und ausländische Passdokumente&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Original und Kopie(n) der zu beglaubigenden Unterlagen
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Pro Beglaubigung EUR 4,00
+    <t xml:space="preserve">&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span style="font-family: " helvetica="" neue",="" helvetica,="" arial,="" sans-serif;="" background-color:="" rgb(255,="" 255,="" 255);"=""&gt;Amtliche Beglaubigungen von Abschriften/Ablichtungen: 20,00&amp;nbsp;&lt;/span&gt;&lt;span style="font-family: " helvetica="" neue",="" helvetica,="" arial,="" sans-serif;="" background-color:="" rgb(255,="" 255,="" 255);"=""&gt;€ je Dokument.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="font-family: " helvetica="" neue",="" helvetica,="" arial,="" sans-serif;="" background-color:="" rgb(255,="" 255,="" 255);"=""&gt;Amtliche Beglaubigungen von Unterschriften: 3,00 € pro Unterschrift.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;keine&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Inhaltlich vorbereitet - Bitte prüfen und ergänzen!&lt;/strong&gt;&lt;/p&gt;&lt;br&gt;&lt;p&gt;Text von:&amp;nbsp;https://verwaltung.bund.de/leistungsverzeichnis/de/leistung/BB/107976771/120670493493&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>II-33.1 Amt für Bürgerservice - Bürgerbüro und Infotheke</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Montag: 8.00 bis 13.00 Uhr und 14.00 bis 16.00 Uhr&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag: 8.00 bis 13.00 Uhr und 14.00 bis 16.00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Mittwoch: 8.00 bis 13.00 Uhr und 14.00 bis 16.00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 8.00 bis 13.00 Uhr und 14.00 bis 18.00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Freitag: 8.00 bis 12.00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
@@ -778,51 +778,51 @@
     <col min="6" max="6" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="251" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="150" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="1005" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="18" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="30" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="746" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="220" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="532" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>