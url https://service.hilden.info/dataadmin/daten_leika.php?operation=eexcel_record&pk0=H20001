--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -307,168 +307,177 @@
   </si>
   <si>
     <t>H20001</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Grundsteuergesetz&lt;/li&gt;&lt;li&gt;Abfallentsorgungssatzung&lt;/li&gt;&lt;li&gt;Gebührensatzung für die Abfallentsorgung&lt;/li&gt;&lt;li&gt;Straßenreinigungs- und Gebührensatzung&lt;/li&gt;&lt;li&gt;Entwässerungssatzung&lt;/li&gt;&lt;li&gt;Satzung über Gebühren für die Entwässerung der Grundstücke im Stadtgebiet Hilden&lt;/li&gt;&lt;li&gt;Kommunalabgabengesetz Nordrhein-Westfalen&lt;/li&gt;&lt;li&gt;Abgabenordnung&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Grundabgaben</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Wenn Sie Grundeigentum haben, müssen Sie hierfür Steuern, Gebühren und Abgaben zahlen.
 &lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Grundsteuer, Abfallgebühr, Abfallgebühr Festsetzung, Anmeldung Abfallbehälter, Grundsteuer Festsetzung, Grundsteuer Festsetzung für Grundvermögen, Grundsteuer Festsetzung für LuF, Grundsteuermessbetrag, Abmeldung Abfallbehälter, Schmutzwassergebühren, Mülltonnen, Abwassergebühren, Abwasserrückerstattung 
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Grundstückseigentümer und gleichgestellte Personen sind hinsichtlich der Grundbesitzabgaben steuer-, gebühren- und abgabenpflichtig. Zu den Grundbesitzabgaben zählen neben der Grundsteuer die Abfallentsorgungs-, Straßenreinigungs- / Winterdienst-, Niederschlagswasser- und Schmutzwassergebühren.&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;&lt;strong&gt;Grundsteuer&lt;/strong&gt;&lt;br&gt;Jeder
-[...3 lines deleted...]
-Ermittlung der Besteuerungsgrundlagen und die Festsetzung des sogenannten
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;&lt;span style="font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;&lt;strong&gt;&lt;span style="color: rgb(58, 58, 58); background: white;"&gt;Grundsteuer&lt;/span&gt;&lt;/strong&gt;&lt;br&gt;
+&lt;span style="color: rgb(58, 58, 58);"&gt;Jeder Grundbesitz unterliegt der
+Grundsteuer, egal ob er land- und forstwirtschaftlich genutzt wird (Grundsteuer
+A) oder bebaut / unbebaut ist, gewerblich genutzt wird oder Wohnzwecken dient
+(Grundsteuer B).&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Die Ermittlung
+der Besteuerungsgrundlagen und die Festsetzung des sogenannten
 Grundsteuermessbetrags erfolgen durch das jeweils zuständige Finanzamt. Die
-nachgelagerte Festsetzung und Erhebung der Grundsteuer fällt in den
-[...11 lines deleted...]
-mit der Gebührensatzung für die Abfallentsorgung.&lt;/p&gt;&lt;p class="MsoNormal"&gt;Das
+nachgelagerte Festsetzung und Erhebung der Grundsteuer fallen in den
+Zuständigkeitsbereich der Gemeinden. Die Gemeinde bestimmt die Höhe der
+Grundsteuer, indem sie einen Hebesatz (§ 25 Grundsteuergesetz) festlegt, der
+auf den Grundsteuermessbetrag angewendet wird.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Für die
+Erhebung der Grundsteuer sind kraft Gesetzes jeweils die Eigentumsverhältnisse
+zum 01.01. eines Jahres maßgeblich. Wird ein Grundstück im Laufe eines Jahres
+verkauft, bleibt der/die bisherige Eigentümer/in weiterhin bis zum 31.12. des
+Jahres grundsteuerpflichtig. Eine Umschreibung auf den/die Neueigentümer/in
+erfolgt grundsätzlich erst, sobald die entsprechende Zurechnungsfortschreibung
+durch das Finanzamt übermittelt wird.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;&lt;strong&gt;&lt;span style="color: rgb(58, 58, 58); background: white;"&gt;Abfallbeseitigungsgebühren&lt;/span&gt;&lt;/strong&gt;&lt;br&gt;
+&lt;span style="color: rgb(58, 58, 58);"&gt;Grundlage für die Erhebung der
+Abfallbeseitigungsgebühren ist die Satzung über die Abfallentsorgung in der
+Stadt Hilden (Abfallentsorgungssatzung) in Verbindung mit der Gebührensatzung
+für die Abfallentsorgung.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Das
 Mindestrestmüllvolumen bei Wohngrundstücken beträgt für jede auf dem Grundstück
 angemeldete Person 15 Liter / Woche, wenn keine Bio-Tonne genutzt wird. Wenn
 auf dem Grundstück eine / mehrere Bio-Tonne(n) genutzt wird / werden oder die
 auf dem Grundstück anfallenden organischen Garten- und Küchenabfälle in
 geeigneter Weise (Lattenkomposter / geschlossene Kompostersysteme) und
 ausreichender Menge auf dem Grundstück kompostiert werden, ist eine Reduzierung
-des Mindestrestmüllvolumens je Person bis auf 10 Liter / Woche zulässig.&lt;/p&gt;&lt;p class="MsoNormal"&gt;Werden
+des Mindestrestmüllvolumens je Person bis auf 10 Liter / Woche zulässig.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Werden
 Restmüll- und Biomüllgefäße durch den Zentralen Bauhof der Stadt Hilden
 ausgetauscht oder geliefert, sind diese i.d.R. mit den jeweils aktuellen
-Müllmarken versehen. &lt;/p&gt;&lt;p class="MsoNormal"&gt;Die
+Müllmarken versehen.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;&lt;span style="color: rgb(58, 58, 58);"&gt;Die
 "gelbe Tonne" finanziert sich über das Duale System Deutschland. Es
 besteht hierzu keine Gebührenpflicht. Die Aufstellung und Entsorgung erfolgt
-über die Firma RMG Rohstoffmanagement GmbH. Bestellungen von gelben Tonnen und Änderungen diesbezüglich sind unmittelbar
-[...7 lines deleted...]
-auf die Eigentümer, der an sie angrenzenden und erschlossenen Grundstücke,
+über die Firma RMG Rohstoffmanagement GmbH. Bestellungen von gelben Tonnen und
+Änderungen diesbezüglich sind unmittelbar mit dem &lt;/span&gt;&lt;a href="https://www.rmg-gmbh.de/gelber-sack/landkreis-mettmann" target="_blank"&gt;&lt;span style="color: rgb(58, 58, 58); text-decoration: none;"&gt;Dienstleister
+RMG&lt;/span&gt;&lt;/a&gt;&lt;span style="color: rgb(58, 58, 58);"&gt; abzustimmen.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;&lt;strong&gt;&lt;span style="color: rgb(58, 58, 58); background: white;"&gt;Straßenreinigungs-
+und Winterdienstgebühren&lt;/span&gt;&lt;/strong&gt;&lt;br&gt;
+&lt;span style="color: rgb(58, 58, 58);"&gt;Grundlage für die Erhebung der
+Straßenreinigungs- und Winterdienstgebühren ist die Straßenreinigungs- und
+Gebührensatzung.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Die Gebühren
+werden für das Reinigen der dem öffentlichen Verkehr gewidmeten Straßen, Wege
+und Plätze innerhalb der geschlossenen Ortslage erhoben, sofern die Reinigung
+durch die Stadt vorgenommen wird. Die Reinigung der Gehwege, ist auf die
+Eigentümer/innen, der an sie angrenzenden und erschlossenen Grundstücke,
 übertragen worden. Vereinzelt gibt es auch Straßen, bei denen die
 Reinigungspflicht nicht nur für die Gehwege, sondern auch für die Fahrbahn auf
-die Anlieger übertragen wurde.&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Seit
-[...10 lines deleted...]
-Niederschlagswassergebühren berechnen sich anhand der an dem Kanal
+die Anlieger übertragen wurde.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Seit 2012 wird
+neben der Straßenreinigungsgebühr noch eine zusätzliche Winterdienstgebühr für
+die Räumung von Schnee und das Streuen von Salz erhoben. Je nach
+Kategorisierung der Straße werden die Straßen häufiger von Schnee geräumt und
+mit Salz gestreut.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;&lt;strong&gt;&lt;span style="color: rgb(58, 58, 58); background: white;"&gt;Schmutz-
+und Niederschlagswassergebühren&lt;/span&gt;&lt;/strong&gt;&lt;br&gt;
+&lt;span style="color: rgb(58, 58, 58);"&gt;Grundlage für die Erhebung der
+Schmutz- und Niederschlagswassergebühren ist die Entwässerungssatzung der Stadt
+Hilden sowie die zugehörige Gebührensatzung.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Wird ein
+Grundstück verkauft, wird im Rahmen der Zurechnungsfortschreibung der/die&amp;nbsp; Neueigentümer/in auch gebühren- und
+abgabenpflichtig. In der Regel geschieht dies zum 01.01. des auf den Kauf
+folgenden Kalenderjahrs.&amp;nbsp;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;&lt;u&gt;&lt;span style="color: rgb(58, 58, 58);"&gt;Niederschlagswassergebühren&lt;/span&gt;&lt;/u&gt;&lt;span style="color: rgb(58, 58, 58);"&gt;&lt;br&gt;
+Die Niederschlagswassergebühren berechnen sich anhand der an dem Kanal
 angeschlossenen bebauten und befestigten Grundstücksfläche. Zu dieser
 Grundstücksfläche zählen auch überbaute Grundstücksflächen, wie Dachüberstände
-oder Vordächer. Ebenfalls zählen hierzu alle betonierten, asphaltierten, gepflasterten,
-[...2 lines deleted...]
-Schmutzwassergebühren werden nach der Menge des verbrauchten Frischwassers
+oder Vordächer. Ebenfalls zählen hierzu alle betonierten, asphaltierten,
+gepflasterten, plattierten oder mit anderen wasserundurchlässigen Materialien
+befestigten Flächen, soweit nicht in der bebauten bzw. überbauten Fläche
+enthalten.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;&lt;u&gt;&lt;span style="color: rgb(58, 58, 58);"&gt;Schmutzwassergebühren&lt;/span&gt;&lt;/u&gt;&lt;span style="color: rgb(58, 58, 58);"&gt;&lt;br&gt;
+Die Schmutzwassergebühren werden nach der Menge des verbrauchten Frischwassers
 berechnet, das der Abwasseranlage zugeführt wird. Der Abrechnungszeitraum für
 den Schmutzwassergebührenbescheid richtet sich nach dem Ableseturnus der
-Stadtwerke Hilden GmbH für das Frischwasser.&lt;/p&gt;&lt;p class="MsoNormal"&gt;Zur
-Ermittlung der Abwassermenge wird die von den Stadtwerken und aus eigenen
+Stadtwerke Hilden GmbH für das Frischwasser.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Zur Ermittlung
+der Abwassermenge wird die von den Stadtwerken und aus eigenen
 Versorgungsanlagen entnommene Frischwassermenge übernommen. Sogenannte
 Wasserschwundmengen können auf Antrag in Abzug gebracht werden, wenn
 verbrauchtes Frischwasser nicht dem öffentlichen Kanal zugeführt wird. Anträge
 auf Abzug der Wasserschwundmengen sind bis zum Ablauf von zwei Monaten nach
 Erhalt des jeweiligen Schmutzwassergebührenbescheids schriftlich mit
-entsprechendem Nachweis (Foto des aktuellen Zählerstands) zu stellen.&lt;/p&gt;&lt;p class="MsoNormal"&gt;Der
+entsprechendem Nachweis (Foto des aktuellen Zählerstands) zu stellen.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Der/die
 Gebühren- und Abgabenpflichtige ist grundsätzlich verpflichtet, den Nachweis
 durch eine auf seine Kosten eingebaute und messrichtig funktionierende
 Messvorrichtung zu führen. Als Messvorrichtung ist ausschließlich ein
 messrichtig funktionierender, geeichter und fest installierter Zwischenzähler
 zulässig. Die Stadt ist berechtigt, den ordnungsgemäßen Zustand der
-Messvorrichtungen regelmäßig zu überprüfen.&lt;br&gt;Wasser(zwischen)zähler müssen alle
-[...2 lines deleted...]
-werden, kann die Wasserschwundmenge nicht in Abzug gebracht werden.&lt;/p&gt;&lt;p class="MsoNormal"&gt;Ein
+Messvorrichtungen regelmäßig zu überprüfen.&lt;br&gt;
+Wasser(zwischen)zähler müssen alle sechs Jahre neu geeicht oder durch einen
+neuen zulässigen ersetzt werden. Kann der Nachweis über Wasserschwundmengen
+nicht oder nicht ordnungsgemäß geführt werden, kann die Wasserschwundmenge
+nicht in Abzug gebracht werden.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Ein
 zusätzlicher Wasser(zwischen)zähler wird mittels Anmeldeformular bei der Stadt
 angemeldet. Der Anmeldung ist ein Foto des Zählers beizufügen, auf dem die
 Zählernummer sowie das Eichdatum zu erkennen sind. Des Weiteren ist ein Foto
-beizufügen, auf dem ersichtlich ist, wo der Zwischenzähler eingebaut ist.&lt;/p&gt;&lt;p class="MsoNormal"&gt;Der
-[...9 lines deleted...]
-Kaufvertrags beizufügen.&lt;br&gt;&lt;/p&gt;
+beizufügen, auf dem ersichtlich ist, wo der Zwischenzähler eingebaut ist.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;span style="color: rgb(58, 58, 58); font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Der Antrag auf
+Absetzung der Wasserschwundmengen kann innerhalb der Antragsfristen per E-Mail
+an steueramt@hilden.de oder postalisch an Stadt Hilden, Amt für Finanzservice,
+Am Rathaus 1, 40721 Hilden gesendet werden.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;&lt;strong&gt;&lt;span style="color: rgb(58, 58, 58); background: white;"&gt;Übernahme
+von Grundbesitzabgaben&lt;/span&gt;&lt;/strong&gt;&lt;br&gt;
+&lt;/span&gt;&lt;span style="color: rgb(58, 58, 58);"&gt;&lt;span style="font-family: &amp;quot;Trebuchet MS&amp;quot;, Helvetica, sans-serif;"&gt;Mit der Erklärung zur Übernahme von
+Grundbesitzabgaben können sich Käufer/in und Verkäufer/in eines Objekts durch
+Unterschrift einverstanden erklären, dass die Grundbesitzabgaben einschließlich
+der Grundsteuer bereits auf den/die Käufer/in umgeschrieben werden. Diese
+innerjährliche Umschreibung erfolgt ohne Vorlage einer
+Zurechnungsfortschreibung des zuständigen Finanzamts. Der von beiden Parteien
+unterzeichneten Erklärung ist eine Kopie des Grundbuchs oder Kaufvertrags beizufügen.&lt;/span&gt;&lt;span style="font-family: Nunito;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Anträge zu vorgenannten Anliegen sind schriftlich unter Beifügung etwaiger Nachweise zu stellen.&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;img src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAecAAALBCAIAAADtcv61AAAQAElEQVR4Aezd36tW2bUm/nj+htMhMSKidXMIORehUxeFmo4B9SYEGjlHdwgI/cVgXYQECs2FoWniRRQhIRclsbtBCFFzkIaQGxWO3dHCC9OcixNC35QihTEh5/wPfj/lUzVdWetda797u3++exRPZsYcc8wxx3zWnGPOtXbV3n/z8uXL//7f/7uyUAwUA8VAMbD1Gfib//E//sdn6p9ioBgoBoqBbcLA3/x/r/7ZVf8UA8VAMbAVGKgYxhnIsfI3+T/l/65/ioFiYCUM1K5ZCVuvbYu311ysRMJb8Dprp15lMVAMFAPFwFZmoLL2Vn46FdviMVAzKgbelIHK2m/KYPUvBoqBYmAjGRjN2n/605++9rWv3bp1K9H8/ve/V71//36qvXK6tWfcraajkvKnP/3pt771LUKhGCgGNp0B+z2wMVswdmiUSikienLQtWxNLYdEs/BlqFB22Th37hxNkHSHh0amVlVAaWxSjlE3mrW52CyYlaBNYLMCqHFXzUB1XAwGZJyvfOUrflR248aNX//617muSSIvXrygoTfNX/3qV8qZlvT2r11M+OIXv6jcIZjJBvZ+97vf/exnP8Pb7t27f/GLX2ADmUoa0JoqDXznO9+hhJMnT6oOsclZ+0tf+pLglCL73ve+98tf/pLwhz/8QVkoBoqBzWLAZrx8+bLRP//5zyv/8pe/KH/zm99885vfjIYg11DOtKT/yU9+kryf3U2zEzCTjTt37qAiPHzjG98IbzJy0h1apPI///nPhDmxyqztFA3a3d54P/rRj6Js50bO2yidQmy6GkcQDQ8xUKq6aP/85z8nLC0teYNgQ98FA628NSWfNIVioBhYcwZsQD4/+9nPKl20P/e5zxGAoEpo6FrapHITZJM2m50jdNn44x//KC9n7mGym7JwhUl8xkApAU7ztkzWbv2/+93vchfw2O7wHowEGv0Pf/hDF2cvAnoJWmRLS0tReqvyniWb562KGRw5ckRHRzoZyFw5kTgn6+IsYqMJ+KHMkcXMuJTgzDeKpo1AjVEM7DAGXMXM2DZUTqNrmddle9YOlbDczKb7Ll5rl43p2f34xz9m8NWvflUJ6EIakCU65RDLZG0JVH+Qi9NZOibIy3I3kB0UygZp18BeCn77299Sip5ZEqu3gK9//euUNE4YAohMFchjYMyPVile6QAwqC5ApnFCKAvFQDGwhgzYm7xJvsppzLRMrm/fBKY9LFLrTDZmTtBFViqTZvPdSemqGks3VHfTyL1ymazds25VSVwqD5JJW1NPcGWOmdJHHzmd4ILs8m5uzgBpN97kehPodVeVkRkTuFIGPPDTYLbRV1kMFANrwoCrkr0pdyT58mmHungRgKBKgKEl5Y7FkI0vfOELLbPlJwTJVzKb6y8afeNeEV3drD1Xx7/7u79jlx+DEtx2lV0IWojHjx/Pz47zSUR8PlI3M+nbamCWOfzt3/4tA9Vm0BVyT5fZM1VN+lpPupCT+gmFYqAYWEMG8ub+/e9/v/nMvkvVBnSJjjy0zPu+OxkDP8PUkbBDMGTjy1/+sltz8hU23DhDhR/YEn7wgx8oAzb5mkTQpTGc1lauOGtLne68PMrX0H178hGDxr3Yhd/57Fot1Xq6lDJvgvNGoAo8fPvb384hoxVMhlK4Tcnsf/2v/5VYuVUFp4LbvXWgi6pcb6zYVFkMFANrwoB9amdxlV1mo9mYLls0ZGg3xJmWsoTMkITAjw2r407ATDYkNHSFSWyERkeadIeTbmZTBfQyluJ0VB1iNGvj3feH1k0KVk1+TJMqRJNW1aDXK0o2hteUqjIaQmAyBM6ZEYL//J//c4RWppd1EA2BfaEYKAbWkIHuPs1G623M9vl1zFJmSEfl6gPbbj3H2EAXHoLMqctP9DIbkiW0VAmxHJajWXtoWppioBgoBoqBTWegsvamP4IKoBgoBoqBFTBQWXsFZJVpMbCmDJSzYmA1DFTWXg1r1acYKAaKgc1ioLL2ZjFf4xYDxUAxsBoGXmftr9U/xcCaMrDwzmy4hZ/jekyweFsdq3gLXmftl/VPMVAMrIQBW2gl5mX7CQPF2ydErPD/8Ba8ztqpV1kMFAPFQDGwlRmorL3ap1P9ioFioBjYDAYqa28G6zVmMVAMFAOrZaCy9mqZq37FQDFQDGwGA2NZezNiqTGLgWJgizGw69U/x48fT1xPnz59pfi4+OCDD6J86623Pq6/+t+tW7co2avlN2no8u6771LuKIQTZWaNBIQEE7whio0yvdAYoVdW1u4RUtVioBj4hAHp48mTJy9fvlRPCr5y5crNmzdpHj58eOjQIfogSvqTJ0/KSkeOHCE/e/ZMqy7vv/8+YecAV9evX8fA0aNHcWjiSAhFE7zJ7Cz1UoKOd+7cIQyxTNY2vNwfeBjD/qvQ8Dl2hqzC2yq6oGOt5rKK0atLMbBdGJBt9+/fL1pZOCmYRl6m2b17t3JZuHovLS0tazaXwfYxOnfu3MGDB8V7+PDh5OKV8iZB6cvDTExlbdnt/v37cn9w8eLFmS7WSrlh2fzq1as3btxYq7DLTzGw8AzIA70k8vjx42PHjrWJnzp1yt0uHwQkrGvXrqnu27fvwYMHqs1spwmm78DrznqCNwekFI839hJUTkfyEKNZW3/ZrXtF78pDR9tF4/A/cOCAqW2XgCvOYmATGZAH5JHTp0/3kog0TZnAJOtc7FRd9ZQffvghDeG9995T7kzgzbnl3t2d/jRvcizeHJDTLyijWbt3JnQHFo0LvNKHju4FucmeoofHAAjpK12qwvnz56Nhrwr8cEh/9+5dVXoGWS6qEI2SpSZo8tCMK11SMmPche9NXhpcE8TT1ZdcDGwqA1t0cBdAecSdsW09gdrUdlDL43INJZw5c8Z+JAQ+qvieazN2+6ZpJ5R4M03JUBnMyRu2Hz16hLdu33hIOZq1P/roo1goPQkuQCpUBcesmNrTohmCgR9luNXqruOFCxdo4NKlSzGWpn2bp+HHaxS9paCa08mNWHdV8MLFQ3r1yjEzrxg6xlXrIhIHg9Umfum76UsoBoqBCQZc/WycGNiJNrUPtamOlTJUbGxDqd/WG7NcYP2JEyckscx9Tt5cNL2gOPDw5hTUa8jPaNbeu3dvs0Y6F61KcF1VTsAlX6uOyhcvXsihIiB3IU37MfTMsHIRlpEdFWDmz58/7/aNPGFm5rHplrdv3z579iyNxG0Vhk3VQjFQDAwZaHc9Vz+bMQZuPHZutnY0dmgEt6t8xrWpkwGi32mld4vkFl8szD1czcNbesVexzGMZu09e/ZM5DWtYx7n17sIOwwcAG1xdPtaJVob5Nlua5PHzGbO3KpyTbDIgAdJXFnYAAZqiO3IgM/Tdgp4Lb53754puEG7QqlSgirlzZs3yWAj29Q0MlTbsPQ0M/cj/ULCx4OjR4+auK/YPieYI6Lm4U2vEOiDuO5+COwjhO49jGZt1r5XyInpkEMgcq/0aKOREyMMSwevCIZ6Gq9R5sO/231z5ZFT5irNpqEZZKwxs2bfFZz/qu0YsNTihLJQDBQDMxlo+yVp125tGoKqXrYhGWQrVWj7lAG9knJHAQMmDhKpiWOA3KBKOcGb3M248cm4i9GszUgf3xOkfJC+vRYlAk0NvJMZgIOCPBPi89TZgIM6Nk5mVZ6NopUNPQ09QdZ2UqlCNDPHGprpOxMu9d2vNIbTd3gwzOxbymKgGCgGtggDU1lbiM4EKT9I0qRU7abvdqowlugZ0MiJBGjGWslBM0tVE0vQkUZJlsfJQTSUhGh0iZOhmdjYMO6BfZtCmpi1OKNZZVndioFioBjYKAaWydobFUaNUwwUA8VAMTAXA5W156KpjIqBYqAY2CIMzJO1t0ioFUYxUAwUA8XAZ15nbT/0KxQDxcD8DMgf8xuXZWOgeGtUrEjAW/A6a/vRXKEYKAbmZ8AWmt+4LBsDa8Bb87WTBLwFr7N26lUWA8VAMVAMbGUGlsnaly9fbnf4/Fcqbz4ZPo9/+qcx3tzbijy0uRCePn06T99bt27l3xaPcTdy8rsjf6SD/7WiK+POWRrU0HMaT5v1Jj5tXK3FQDGwYQxMZW0p6f7C/X7thw8feqm6dOmS2c3D8smTJ588edJS/N27d2XGdCQvbZPf+C7mbjZP1aScoN0zKfOqcrMZqPGLgSkGRrO2LX316tU7nT+B05WnXG6HtnfeeefDDz+cM9Jjx47lt8C4fury6NEjpcSnPPjqL1YQtheE7ejav3//uXPn5udhe82xoi0GFpWB0awtT8lWM6ft1iZnKX0icFlTxqzJrm9usgyAkFYpTxXaf9HOXhV44JDe7VWVXhfHBjmIRslSEzR5aMaVXimZMR7ixo0bE//9fc/+9OnTDx48oFS2314id5999esD6UVlRCCoBhcvXqSBxKBEhWoQm8YJJdIoeWCppMkUKKHJnIBWSBetjYRDn/4pv+Y5NtHrwjN7SgYEaDINg4C+C0pR0XRthERTKAaKgQ1mYDRrL+Tv10au/CUH7du37/25/wLp22+/7bVD33v37vlgIs3Jkr4dHT58mFIOVbq6AiHZjXDk1R889UHGaaQKnLABx2HMTp06xYDGAcAtG7h27Vp+Fzl5JoShC2iVRpUHDhzwGYeGN1XgwQFDk6t09KpjL0xSsC4MgHHC4wcERuNW3rUxHCa1rgLVpRgoBt6EgdGsvXcRf782piQgiYkgd0u+hAb5lxKaJoIvCdKiRJbruXTsRcRrgQzOQA51GScAQTYngI8wyt27dyszkGRNBg6fPXsWpWpAGcEovmBEnlkyiF4+dbhK3Dy37mly03ckaEp12bL78mF0OTpd3M2NQqPKRrLGDyCEpjcFmkIxUAysNwOjWXvPIv5+7camrCTTSb5NQ3D7ltCB3MOZM2dcmXO5PnHihGup7j2blVblWT8UdWOVBF3DjR4P3gMivEnpRDERn3Q4X7UfOdo5pHvL/t4JuG0wBa2FYqAY2EgGRrO265XElCuVgCZuVXkHZ+PVXjkT8l27hPYMZCvZgX+3++ZK0qFsyaJ1aQYZa8ys2U8ILstOpgmDblMuzj6VUCZVuXGTwc23/TEz2fzIkSOUcwInufvLg2NdMKPJPVc5E6Iyl5lNuKX3ZaN75acBl3SlJjwTPCAvDQQwYpj39DHMiWs75dLSktOFwKZQDBQDm8XAaNYWkG+g7lYua2ADuxhK5fRduLSqMgD5izwTNr9kxwZcWmPj1VuVZ6NoZUNPQ0+QTSQLVYhm5lhDM30nkLstnz77Dqcz1pFlgoyBq7cbd2RJjcAhiDNB0syJFo9vEb0uGRQ/PPeaulXUmQsb4C1NvKmCo5cfNuKPK2nXMeMpaPUhhVIX5JNpgMZJQBno69FT8mMgAhvwQSkGVRYDxcBGMjCVtcUhJbkGBi0fqdrAWgP3XxpgLNFT0sgCBKCPsVZy0MxS1cQSdKRRkiULchANJSEaXeJkAaiNNQAAEABJREFUaGY4NoyHoG9oEQ7NZmqM2PSoMG6riiRuCVGqCoPMjKzUpbVyBWl16jBQ5r7MhqWmgJlWiEBJAAI0Y3Nh05CmVNmogl7RCEZskbWiVHcGyiiVbFQ10YOQKAmUhIBDmkIxUAxsMAPLZO1BNKVYYwZydVW6xq6x63JXDBQDi8hAZe3NfKquq7m3Kl1jNzOUGrsYGGHApzAfxNLo8xq5QZVeGY0vhKqQD3SXL18ma+WBsNNg+mgxfRNXkhtUu8rGG6LYKLUCGpVDVNYeclKaYqAY+IQBGUSKcav4pP7q/3zQowFf0ij8QCs/VCew9yNuP6vX+uzZM61XrlxxOyGsF7akXyn72rVrSAhFiXGaNzwz00UJmPQBkzBEZe0hJ6UpBoqBjxmQf+/duzeWOz62+Mxn2BD8pES5tLTEntBw69YtylbdIYL866f97cdCM2c9zZvWw6/+I76ZfZfJ2vL9sJt7u4cx1K9a014QVu1BPKJKd68Y8zt0JJojltOFoHv8TJR6GbEZkDlBdIuhNa25IE4DvaHbRPuGTsa643Cah0yBDd56TnrE9lpXWjXQSruUfZeBixcvuh7aEdBddX4MQ2MVMX706FHjeffu3exlcNdMBvv27Xvw4IEqsx0FrxfmiwHoLvJp3tzK7R1d9L1x48bEJ9OprG0LJd9zFOTxOHsnPBryDZGxlBluHm/iERVLMfux3vQpx6zh3Llz3dc3xLU3lGazrGB0TqzOxLCs/ZwGHqHpxDg7hGxqBiJ0wVIS7Gq2miw8QSaqTAFXeIumynEGNrPl7t27ly5dsiPsqfYvlZ49e5ZGdr569Wo3JXUD9YjZ0Lz33nvKnQYvHGHJh6NTp05l5UczzZtNgTdZd/oFZSpr379/v+0rvsDD8JzkUwcvyKpkSFi9Z0PJgLIJti5jSDLigQxmwqzBQGC5XL9+nTJOGBtaVf4i86kjqFJGoPdigiaWQAkZS8lSVQxAoIkTAg+BpjYcG0irvvSqDGJ54cIFVUrV3liMaegj8MASaDIiWZOqkkNVkav28PjxY3cWSq12CCGuOCEbWkclmR8bTFVTNLq0GMj0WoElezh9+rSq0cmUerUqe3KglQ2o/tM//ROBhkGE9NKUsRKeCwUbSCvnWoVHz4BMo7UJqjwADT0kWiUNPRDoA3qeyU0QDBvgn154ZOitK02FlTKQ/74seQCxrjUuKJwQjh07lv9WS3UmfNd26/QgPKCZBguslHnNzgXLsreR0TU/b15QvMHgLeucnx6msrYc3ay5APvE8/O0ovfDh6TX27dvRzNdcsjeXkoykjjINCY27OiRmzO9USwXrwwSpaoY6G319KXR6i5AoJfryYIEntlkLK1Ao+QnelSyp2kIs6piYwyOLiPSOEJUTSHVM2fOqCa2mWPpEpiII5exai9sGjFoEjm5B1vCYzM7jxBFxvVmQGAmPXl71VFJFraHospbQhrSlRg44ZAHHdkTaJTd2WlijKKMpTU/XPL+S+6BE8a684NqVR2bjarY8CM8evG3pgiC0ZEZMIvSuKrm4kkRgJCmmaWHwoZ/ATDw7Mg0/KgWVs3APAR2/5PmFy9etC6WukdvaA/Co/SUyTsEtu2yMx3jzXb2giJp4E2SsUGGrqaydteaC8B+VxnZ8ARPRVqfJ9yuk67MSYNHLvRUvSxIW/ybgynJIPQ2qvVhRJfQ58+f0/TAXiubps/ppyr7jI2rNbDtdQeXRGsxSmWbYGZNY/ThWPQN1q48mOvGMOwWVbNvggNDtjJ3Ag9O7NbkoXqlEJ6S3PSEMbpyMLSJt/+afzi7ZsNbkAtX5GGJT0p+HBiEBu+JIuxek1tTE7CXB9o0ZhQZq+0pEFSjHyu7YXflMfvSL8uAB+r4Z5aHaAlJIlnJHoetYWG8/fbbng49M6vUJiWoTixsBosNS9o9xhzxgBwUEebhDat6Lbt6583afE3DSNK6rNTMaCLbzxF6pfkkyp7eDP0co3W3Vnz3cIE6ceIEwUJhL3vqbkRodzT6BnmfgWtg06xIkO55DgQw3bc3luBj32bnc5UHaekvG3Y6pkSmod0f9fXgvTdFrzSEV4qE51SgadAFS0O6EoxMmiTb7IcChz5iYsAm7La2jlJtV99kzptM8ARF6OAhN7TTwpsEpaozidBgXp4aSnUXAw+BamyasNJ1le5Vzs+AleCZOnodpR6KjlYX/mk8Gu+pqXpkFgwlg7xOWX5tV0avl9YdgpBg4mhBjrmHKJpp3hyT6WuDM7Y1dBySNpW1pZjWgQvoalrThCAIvYQ+08Z8zIGB9No18MjlHXpIrvEh3yIweUKmYT2l71hIMh0DeYeBY6DrfyjzzEymaE2OSqNDTsimnyn0xnK6WOX6uoyw55ZsRjLvRNjMgH1g4tgju7xwKEL7RzXwaGVDboGlVime7GBggKUeXYyxwYBPxmwm4IUmrXpFSJmOnJhdNN3Sc+Fcq4GiJwNiVUMRMpmZCD1C6FW5VYUEH6VS1eOjhy4zmjLQSteVjoWVMmBd5dT0pNLXGo7GIozGYovG7SQavSLEWJnqzilREU6Qk1kjIZp5eGPDmJP07ZVTWVv2tHN00D/Iw+DLIwRxaBWWMQhDMOh2THdmEXRMq5KyQStNYEvT86OEJtDHgDE9V2kSCZmGwECoIFTV6FX1ZZCO9KBKz4Om6HXRHei1aqIhqLLRJd7oCaqx1MqMgerHePlSK5vI9BA5o2hiwC34IuSAJQQstZI5JxPSRdmqcdWtxls66tIEUcU4GiUNgwTcrfJmxBhLuI6E2DAGcpoIqoJR6pIqP93WrhyfMdMrTex1V6YqeGbKKAmQJjaUDarRc0WZsgmtFxvKQjGwYAxMZW2rv/tWvmAz32rTcZ2Us7ZCVCJxvQXpGLZCSBVDMVAMNAamsjYjlxplYQMYyD10AwZadggP3S0VCMsal0ExUAxsMAPLZO3JaKqxGCgGioFiYKMZeNOs7cN3++HV+sXux4m+sa6f/3j2Ddd0IldZDBQDxcDWZGA0a8uSspigJWVJkyCj+eJJ2Hj40Vn7idP8o4s2kc/ZxTfc3r81MWfHMisGioEtwcDOCGI0a585cyb/Wce1a9cePXqEjevXr7/36rcKSOh+VKWkBAaqQJbZ6cmQqtTZBMdAa00+PX78OEtwNgAB2AMBGJD1itBsUuWcDfAcMzIIg/+rV68eOnSIjaqSQQTGqswgDvnXCmbNhlAoBoqBYmBrMjCatU+cOCFNS3BHjx6Vl0Xvtus2Ks1JbX5UpSTTM1C9dOlS8h296tmzZ1Nl0IX8qPXmzZs3btyQWDWpMt67d++zZ88ePnyoSimrRj5y5Ag/IqGE8+fPM7h586ZIWvcnT56w1wpadWTves4teeaP1CR0lvwYlCCqeHvnnXfqX5tBY6EYKAa2LAOjWVtaFPTt27eXlpbkZWlROqaR5qQ2gjyrhPZvGee/dqOBpiQPsWfPHsr239qRQXq9ePFiLtFOC9dkd2Fpuuu2/Rcc7J8/fy75sqF0otAEPbdR9spjx45Fkzgz2WiqLAa2KgMVVzHwMQOjWVuje65btkurxC0/un1TSnPSJcGdtCVu1ZlIdtbUzbyqgVxpCGn33r17J0+epLxz5w6Ny7Um12S3YOj+W8wu0exPnTrlWw3nbtMMoJu1+emBZTQzw0hTK02wySUUA8VAMbDVGJjK2tJ07tcSt8upTCp6OVTSlDpbqqUcg47MGLsyz7SJ3icOmdp1Ppb5L79z16bpdnQZT/XKlSuckxmA7uQeDh8+zImvHyynw2gdfcFf9ihqxiUUA8VAMbDxDExlbWlajk5MbsERlO62kOutO3JslNCtkhkzYww+gHAYP9KoqlZ6cK12c6chA7PWpEpmn45KGpCF6VuXNhal7swIlCwFQFaSQZeugZi1UhqCcL/zK8VVCxvJQI1VDBQD8zDwOmu7sW4W3Ih9gVnR6K7nK7Kf0/ju3btzWpZZMWCDFQmrYKB4WwVpuuAteJ213UMLxUAxMD8DttD8xmXZGCjeGhUrEvAWvM7aqVe5XgyU32KgGCgG1oKBZbL25cuX3cyD/BvNbz4on/nX+97c1Uo9ZCIpnz592ususDT5AWavaaLqh6hdZvTNj0Z50zSzo+lrndm0CqWJCFu5ir5v2MXEDf2GTtIdaaiLXGUxUAxMMDCVtSUdP51rd/j2729MuHuTJolMOnsTD/P09ZNPM7p06ZLZ9ezPv/pPeLTm30/vtU5UT58+PdE6Z5OcJXPNabzFzXrZPFXnikdsmls8+AqvGNjiDIxmbXvMTwjzL2NkDl05mk65zcR33nnnww8/7AUtX0ez0n9l249Gh2fAuXPn3n///Tjc4eXBgwdxu3//fpwMad/h5NT0i4GVMjCatR8/fnzs0/+AsOfUS3FuT67Gbk/KGDTZfUoWYwaEtLpIqoIrbTTsVYEHDunzr3DQM3BsaAqiUbLUBE0emnGlV0pmjIe4ceOGC/VQH403jMOHD0eepzx79qwwjNiMjSuGNneEqAJ9bAyhCpkRS6k//yL8b3/7W3oOWSo1EYAABF0YAEE10EQDeKYxUNNQ0gAlOUhfgbFXgvg1MYMmM2t+yJpAVCzh0KFDqsCJKvCjGr1qulAyoIcmt2Bo6LvQUSuNkhwYlKZQDBQDo1m7+58R2jDZOTZzKPNNwO1p+vbNQCZyYdddxwsXLtCArxNxIk3newU/rmP0zgkGbmQMDhw4oLsqXLt2jQfKIcbM5GUd46rbS0IxF7fpsYuw/OLwOPnqv9XsdpyWeeO52RhXKk9V5vJxSTAgWUepVAVjmZruJnLz5k2ar371q/revn2bjRKBBCC89957ciiZGRDkNSXkifCAZ1VgzwawysxTQHgopXHzZQPs7927N3EF1pETSKi6CDV+PD5V4MTQbOInelVPVusQSEYFA0COarORxHVHIGWzoZk4ZVvfEoqB1wwsrjSatbv/iaAdbnd1SbDTutWhnLuqjppevHghh+Y/s1RtkKZlOjmraZpgx5JlBxkW5Ij8Z/SUXUyYSXBdyybb/5kLt/JR0zfBhVcCatUmSL66yClN0xXMVK+k1K7eEJLd22+/HWXLYkeOHInGHIdTW1pakrAYKLk1TSwl1cqwErQmIDAgQIbYs2cPrlSBvRLE9uzZM0+B3ODciuy5MIg8s+yFKhiee12sB7xpmulhqLx+/Xpz64CE2CAZw45wVTaowzlYJ21emgrFwE5mYDRr2//2jKQzkx2tM/UrUrpPSaA2vI067CidaW1oG7tnOWbWSyu9XoaWenwF6umlXfqZY0m4gsldstcrVb3QtSbJRdoykAuy1Matm6xjT47OQKsr+XSFR5ckyDkG4qd7PEezilKQyHnw4AHnq+ieLqjLHFv2d65z2xCzKouBHc7AaNa2yeUvmzwEyUcRhqUUEKXvGBGGpat3uxX2Wn0csF35lz6aK1mAsu3e1qUZZKwxs2Y/ISzbm5YAABAASURBVDiTemeP+6yvCuKZ6DXdJLP3DBweOGzHg0TcM2hVR1f3q5QrsA8aya1kgZksYx8KXEIJIJtL64Q54Z6OVUmw0Tjs6EFQOiSUM+FSj7qZTaEOjfm1i3EVy0xNkwBohN3WAyVQIsocOXFt11cGxwB9YRYDpdu5DIxmbZTIQW5nbk9gR7n4SOX0XSStMAAJpdvUle1G+YsNtK0oT6nybBStbHShoSfY3navKkQzc6yhmb4T8K7NIfjy0JuOJh3FoxWSSmhWBG579lKk9Moh+FLRa21VNphhk8x+4sQJtKS1K0tqlMwALeGEZk602Xmr6HXBhhFj0GvqVj0pczQ6hDGtvmyogpOeHzbNlfzrmMnUvFfxz17YEjd7kJ2T5elBXyuNmfVAYBCEFgaFYmCHMzCVtVEjR7iaBXYaDajamYRAVqIBxhI9JY0tRwD6GGslB80sVU0sQUcaJdnuJQfRUBKi0SVOhmaGY8N4CPqGFmEza00R+GlNE4JIoBlwC6qUQIBu2Koib2Rqir3hMm6azKt178rpHkt+VLWqKslxQuAkrWR+gCDLswQf9927adroZGCmFSLQcMIVAZqxgNk0aGKWKkEV4oFSYImKrLU54ZYGaNjwSdAR0tQENkBJUygGioFlsnYRtGAM5N7qjuz+u5WnVrEVA8XAGAOVtceYWUC9q65La+D+u4AzrCkVAzuAgcraO+Ah1xSLgWJggRiorL0ZD7PGLAaKgWJgtQwsk7WH/6bBcKAPPvjAj7nojx8/Tib0wMm2+xcAzOVp55cCmsKtW7fMAjI7U/aNOPKal0Yx3JhbTcJDtRiGNjOVQ7M5NQbq8tDrNR1nz7iqxUAxsCYMTGVte/Lw4cMSlvTUQNkb2BfS9tP/XlOq77///kr/BQCZQr5I9zcpW/DDsFfk1hROnjxpFqCjvHnmzBkfiNcqTj6n0R1IJL5QL0v7tMNNaV3bE2VTplCDFgObzsBU1r7/6o8oSljS06VLl26++i0ZSVtJ4kmstmKETyfzGSkyBu6DQJbmtBICSmkossSqSRd+aJSqlHdf/TEwZjRKygiagKWShhDnDHrgk0bw8M4775BBqLoAWUcCNP9kSPXo0aNko7BUkiGRnzp16vz58/zTtzjjWdm1Z6ALpb5kgiqDCDxkCkpKILDknMySDAR920BsEmEEMhtQ1StgD2QDaQLyTLSmCM1ebLE/cOCApnijIQMzMqBCNUO3SNLKA7BRAg9PnjxhbDqUBIilamETGfAgxkbXBN3H1HaNB5pe7blnGVCy18tDJ2ttlqqLBHMcmw4qtCqbwTy8IUovZXqhMUKvnMraYzdoTh8+fCgVHjlyRCi9f4fMQ5LutcLp06ddCc+ePWtUj1Dqp5QFdu/ezYk9rKop2/jixYuq5qnqqDh27Jjq/v37GfSwb98+Tfde/SOSXgDN+Nq1a/yoGuvQoUPcilbM+upF+dFHH+UoMorwcn3WqqoXt2SDkPkhM75x44ZWgrk4wOhbnOhi4xaMAb3IbISqu4SrypjcQ3fWLQYdmT1//pygIw71bQNp6sJETIeZAKLnx7i69Oab1umSE648GuzFkkxjRghsY6GRcwao0OqEMyhmyMAJErR2IR6PXqvpDP10LUveMAY8JmlibDiPKU+fgeerZO+c9hDBksga8PSzAgm6WCeWB4P8N2VXrlzx6PVdJOBhgjdcJXuEEBNnvyxvbFjiTQmYlEwIQ0xl7aF1NLxLgoJ2JZT4omzlixcvJCmt4JE3/d69e5tMsLHtYTZXr16VnmgCOz/CRNkuzowdABOWabJopDyyaMVsUPGbhbT74MED54QmK6y5VYXmmaXVqRfe6cdgRmw8MFH1bDJ6T9mtpksvBl9C2PCpnIBx5cFmgHNzTLU33yjnKRNP19KR5jGhAnVCMgTnzWBpaUnwqsjUKgbyBMb8THSppvVgQFqRcMc82zhZCbJwnu/t27dzCdPFkrB95GhyVqBlIJWrNtg4lK26acJaDzzNm8QSQnxhttQNvlLesKqvjjOxmqztQXrSzgQQX8+vZCdJaQpaqxzkDm5LmzAPtre9HRtNzWwosIySfYQ5SwM5r7rGTo7cXo2bc8y6dNuVal1OHz161DXuyhde/ZpZfbvKocytOXpOfJqp1Nbjx8TTS6qN0Ct7MeiO6t4seoSoesbNj7OwhTGcbzNrAnuymJUTMK89e/aIXzz8g9iavbARiEYT1xS90SNkw0dOOeYnrVVuGANj67AXgKefJELwoNPq+Vo2Hr0VGI29b5NKWF7UrH+W0rpqWhepnJM303fgmfg8vNkU+MQbe+/0E1lxKmu3h8FLFzJdLlwZoDX5HkJvbIFqAtu4tcos7uCqLteC40S+YDNzFE7wotVZzW0s9Z2AsXqfgQxhIE6AN6sHEehTBfHoQnCDdsuWg7LUaPTqDSRIekrBKxu6ccbGQJSyfGwMESGleweKuLK4o+mWApbotSrpzZ3M3obhk2dVyh4herHRJAC9AkqHVm++mlDUC8mNSV8Ma50JTQwEgEBuMxZNjLFHRh0C0Ziq483lwugmorWRJkJVAQz9xFuVW40Be8Ejs+Q8zfljs1ZzeI/9wuT5XW1fS7w5t+yL+afgKok3+12imOg1lbU9KjkinY3dfWxcB1ptZoMRGFASGBOAoGqLamJGA7b048ePZQEyeMBsWLIhMGZJoNdKCYRAr64BM5qMzgOZpgtN6chb9E1jFF3SStbKJlV+mCmjJKhqij2lkMgESC+aCMqmlJodEpzrTglkfgIyJzrSt0mlSUkPBCCw4TmyKiEQG0RmEDMlZaqGTqvh6B0nrkiEBjHEQEmZXk1o3UVICcwCcuubXoZIEz0wSFWZarxFpgyYFd6MgXXsbSF5TO6MzvuVDuMdy0dtyWsVfVc61ha0x5uo3FSUKwK2vcHgbazvVNaWHfRf0XgTxg4AcYB7Gc8TlqtrsjJaZlmdhzXsZZrglipLrqHbN3flC8Z6kP/mgZWHrcyAq19elCVxuTih+sGGqktAzmxKP9Oy5gngs172o+TFzJ2dcqfhxIkTrm7mjoE5efMm6gWFMd68B/skMCRtKmuzDu+EN4dkIQ5oz/jNfXY9uMd1q5srm2bg+rm5kfRG31Is9WKr6lZgQLZ14Ugk7a7n6pd07OW9fe/y+Us2f/vttyWmJBd3AolGX1WWhJ2DLm9ukDK1ufuooJSysTEPb+nFXq8JLJO1J3pWUzGwMQzUKJvFgAuWDA4SdP7lEHevs2fP0oBPnS4lUszNmzfz0w5x5vOXj6ssVYGlkplyh8DdyE+VTNyPefz03qyxMQ9veoVAH8R1z/dV3XtY36ztq4gLf2/IVnWwiExVSSZ00c75rnLN5ZlDt1FcGRyhrbp4wjTJrgyeIAaGD5F+qFw1P4ZA9aq7Dzua19o6HA6xMBqZ13thm47X626VHLS0GwPK5BcdpSRVkK1UQbpXQoyV5AXDNG8YQAgwy8SRoArz8MaGZeMzHlo5lbXtTEkN7N7W4c0FOypOrAORkZVkwsZjpUO34NckVAzPzH0yjkS27BCC8XSA/bLGcxqIR1QxtmhsSKvNGopmK5cYazzYM223bOWYK7ZiYBUMjGZtG8BP0iQ1IHDtOixNgCRubwOlEuxzeukDKIEN2QsCWUcyMLO1fAUj80+mYdAE+oAy4JwrMps08aY6BMsYzLSnTITNjIf4JGjVV0kWEhm0qnoxJINx9U3wbDQFZK3AP02rElT51AT6qrLhpwn4OX/+PCU22AQsvWD6CqbKsjXRqzbw7DOipwNRCphSr3/6p3/ik9JYEaLXFCfNp+kw01ETS/behUXFno1SaxP0ZQYE+kCVgY4E4Cr6lPFJjqCVwCye6clgsuQGZpQsaTgnQwbVkV6VjVZVspIZJ97T6VlSComSEDAuFAOLwcBo1r5x48b169dNUvaxGewEsk0ui7mCkXvwUwjpw7cb9uDurOqDFzM/WaZXzcXNjzXIw6uQ/cZeE+gF/PhZquFsP1V6ATAjDyHdMODB0EN7PwEXuW9MPhUxEw/nbpHx42pGaSBVOYsMaZUjyNzevn3blTPBmwjLwJEmKp5Z0qiyB4JqPDO4du2aag/c+jjIBhu6wLFjx4yCeRGqspfBCSBymYgGIiQM43pAlGDuLP/jf/yP5C4MQd/C4JNMYzrMeFNlo7t4RBUqNDWwMQVdQITRG1pHwXsoBE30IZ8wE6bGzFgc6mUsVZPtGmvijQ1lC9Xo9DSeoy5yNJkNWbRi4MRT8NSEl3k51Wi4SpV9oRhYAAZGs3abm9RgJ6dq9dvYkWeWPqLTf/TRR35mSgjsKFVXnuy6KIelVj+P7uol0FSfP39ul/IgABs1yl6pqWmG9loTecrE2ez55NzJJAZ5s+kJsSc4P5RDyFxNqbscwRUQVNPUnKQ6VrozSkC9Vn54AweP86/Xqip4ZYDnCDPLbhhd2aB+DCKHzuwVpaHZRE7pmBRbZDFgWJAeE/KjnChDGn56TzxdevEk1HSJgdJwSuMa1IMjD5GOQ31pioFtzcBo1rb/XXPG5rb3018qMpbLPv0XvT9xIPXb4b280FKn3cvOHsu/KEMOXKMI7m579uxxk1IFG5VyCJc4G1iif++99+ax73ng2WWWUnJUzg+XOxnEbdfl2hTIXAWqPT8t9WCj1+TuP5PwrkPnX3rxjAddUu2VWqORaiP0SqOH86bnjYxqZbB79+4IycKqLrnRpHSW85Nnal7kzNqzjoGSXglalUP0nngzGMbjubR5NTOCQT243nTowaPxXBDo0q1aKAYWg4HRrG3v+eghD4Jb1YkTJ7oT1kqpyd2qq4/sFdUO1yqH0sgFZJvnyJEjqnayqvsRnwzINiS9PZYqjWpAaeMlW9FDUpVkAbFJ2XbmlStXhvaxGSsTkkwhL3hnNwr0/Kev+2avyXBpSgBKBjCzu7yMB63p4qYZGn2JNnfQpKP4EUtGXU4jspt4eqUUbew1OdKibGXiRF3TdAVzTBhJpjxzYkTjtv8qHRW60BuFoNrWg2dHA5SeqarHFIeYpG/ozbfpI+jFuSEMHU3KbjyNT4dEWrul4XRHhUjcM8yXphkILLIDNUKVxcACMDCatc1N8nWRCewKsD3og+iVzCRxJb2STGCpCWjkAgKQNXn/jcwhIUivyEpmPCghVTucALF0oW5XdTYQtwwcGKo9+3gTCb1WkcQPe1WtBCWZngwsmz2lqlZlmshBNJTD7gyibAI/LAPTh8j/8A//EEHJIXsCCAAIYIL0XVAG6aLkPwbkNCWAlJoiMEurkpJnApDbcOSmJ6gijQ0QeFBGSWgTiX/6gBn7gI2o+NfEoSqkSRm9JtBKA+TmwSiqmvQiZCAlMyVNLCMrmemiFaTymZdxvQo7joHtP+GprL2VZ+dCak92I7QzXbvA7ayrX285F0Pjuoqu91jlf0UMWCSeC8jgsKK+ZVwMbFkGtmvWdufqcerHJQt7AAAQAElEQVR65VYF7ly9pnWtisSg0DtF1nXQcj4PA672ngsQ5rEvm2JgWzAwmrV9Pm6fBYcz8b7pjjnUb67GV2DXq7EYxOzapVVJJnRhOkNlM5igotmUUAxsAQYqhMVnYDRrr+3UJVMpddonA/kUfOuYtlxRa/PmHdm1S18lmbAiOMZWZF/GxUAxUAysBwNTWTv/eoM0moFlXjLkTnr31V/jVZVtGbirkkErJFdGYHD16lU/3+eBpZIZaFUNyAzkU/DjRFV6Ntxy5aoLNErgkFIrxDI+eWBDQw/yLOMnr/7CLJmNkkETek40MaAk6MgDGEv1xIkT169fJxSKgWKgGNhcBqay9qVLl+RQpTSX5KUqCaoK+tirv8b78OHD06dPq+bzLuPbt2+rdnHw4MGzZ8+y9Hlx6CeWet28eZPM4MCBA+1fp7tw4YIP1vQ9HD16VDAZTheZWtUQzF68eGE4VR+4fWvmLbKmLuRlPz/UBLl6P378WGo2HG/379+nh8yOAX23e8mbwkANWgwUA1NZO+y4Zspiz0f+60QZOWaSoJup63mqY+WYn2bPYdJ3NKoRZpb5j334PPLq3wSPjS6HDx8WjLCjmVk+e/bsnXfe6TadOnUqVXm/vUk4paKsshgoBoqBrcDA8lnbDdRNc8/If52YzKjM5dQl16zYK0H6U3Yx5kcCbUmzax852Zks1SqHMHpX6ZYt2+adoOnbv98tWkrVR3/95311kf19JNm9e3feJNy1gTHkywmhUAwUA8XAJjIwlbVdnN1YJVNfNlxgRakK8ho5t1HfH3xVkKZ9QNAkFV67dk2rLxiq+dCs6vJLlviGfrQCvSu2LmDEpaUlygZZOMH4Pt6UTdBK1tEQBB9MyAKTglUTiQzupYFnTSKn9/FEqKqQPB6lbzIEfenBO4RqMyCvI8p1MVAMFAPLMTCataVC18wgTuTuVDVJ05GVEi4DWZssFRJUm3GqumiN3JooWTaosgnik9xayYEhtHKiSRdVQr6qM6DXSoA00ZCV3Zh11Es8mkATD8ooCfrSA4HSC0c+cJMLxUAxUAxsIgOjWXsTY9qCQ3/00UdJ9FswtgqpGCgGdhQDG5m1tzGxuXFv4wlU6MVAMbAoDLzO2r7hFoqBYmB+BiSB+Y3LsjFQvDUqViTgLfgka/uAWygGioFiYGcxsN1m+1dZO5Uqi4FioBgoBrY4A5/ctbd4lBVeMVAMFAPFQBiorB0eqiwGFo+BmtFiMlBZezGfa82qGCgGFpWBytqL+mRrXsVAMbCYDFTWXsznuhNmVXMsBnYmA5W1d+Zzr1kXA8XAdmWgsvZ2fXIVdzFQDOxMBiprb9XnXnEVA8VAMTCLgcras1gpXTFQDBQDW5WBytpb9clUXMVAMVAMzGJgs7L2rFhKVwwUA8VAMbAcA5W1l2Oo2ouBYqAY2EoMVNbeSk+jYikGioHNYmD7jFtZe/s8q4q0GCgGioHPfKaydq2CYqAYKAa2EwOVtbfT06pYi4HVMlD9FoeBytqL8yxrJsVAMbATGKisvROecs2xGCgGFoeBT7L2iv7oZBkXA1uNgYqnGNgJDOTk+SRrq/zv+qcYKAZWwkDtmpWw9dq2eHvNxUokvAWvs3bqVRYDxUAxUAxsZQYqa2/lp/NpbPX/xUAxUAx8ykBl7U+ZqP8vBoqBYmA7MLB81j537tz9+/fbXFS/9a1vtWoTfv/733/t1T9d49baev3pT39idevWrda03YX5ZzTTMsqZpG13Zir+bc2AfRr89Kc/bROx96NUWrrRk4OuZWtapM2eSU2XoULZZUMCpAmkynhoZGqNBqWxSTlG3TJZm5ff/e53d+7cidOJ8rvf/e43v/lN39aPHDkyYTaraXmdeZqGYJY33c4WHpIHuZ1nULEvCAMyzle+8hXb+caNG7/+9a9zq7A+X7x4QUNvnr/61a+UMy3p7VZ7lvDFL35RuUMwkw3syaI/+9nP8LZ79+5f/OIX2ECmkga0pkoD3/nOdyjh5MmTqkMsk7V/+9vf6sOpZ0AYg6yq6e///u+V64E//OEP6+F2TXx+/vOfn+B32SHSPUfdv/zLvyxrXwbFwAYw8L3vfe/y5csGsj6Vf/nLX5S/+c1v3MyiIUgLlDMt6X/yk58k73/pS19S3SGYyYZbLyrCwze+8Y3wJiP/8pe/DC1S+Z///OfI85TLZO08J46SvgngvHWKBqpStos24Uc/+pGjhuDCmFaC6gS8GsRSGTNdQDWg5P/nP/85YWlpSRNBmdYMR5OqMhpnTGQl8EBPaNCFE6MTgKBKUELXjNJR2TQE3igDMg20o5Ir1SA202UsDcGDxxluRatXc85GKw0zslYl0BSKgXVlwJLj/7Of/azS4vzc5z5HAIIqoaFraelazGCVQrPZNsIbB9pl449//KO8HJdhUoJKVYkrTOKTHEh3SINUh+VU1o67r3/96w4K6bt1FoHbJdDLcc4Ql3+tP/zhDx01BGeIVm9Sokm6oRxCgqNkCXGlGtAAWYbi3ysDmUOe0cGtERlkODHorsrA21wb0aKhFNW//du/0aeL4BnzNgG9gIHR8es0EgCN+wWleJQB2aCRlRMz0joToore2Ssw4RnIvJDvLNSqqvQgTTyWSkrzIhSKgXVlwOLnP++ChAl0LfNybIlaqJZ09sVE38Vr6rIxPbsf//jHDL761a8qAV1IA7L8oxxiKmv/8z//sw4S0/HjxyVKeUS1izG9h+SgWFpa6hr3ZNlQVgWWQDBEbL7whS9EkMXoI7cyC0hGS3YWlY4iYeDdTZf2ncHLCGXsCXNievQJJxMzmug11hTyTRM5SmZ5SyU4R5UrnZcuhWJgRQwka0i+y/aaaZklahsOd/GyDre1wUw2Zs5IEpO+XArlLgZKF1MCSGVjvE1lbfdTnWWNnBvJIzTTEIfB3EBzXEx/rxEus4Zpz62VvZXk+umW3ZQTgtWDArnPXHD0/e9/f8K414RHQRpLX4QYt2fQqzIWXkOvdaXV5ofgMr7S7mVfDMxiYC6d+5AFb+PYPungGti2M0E1+qFl9DuzHLLhIijthI3cvWQVVfc8iQWNK93ao1k77+NJvlKGjwMeoZG68JXdkC7jXaXHqSos0RMaWtw0bBjoK2hVcD3v2VNOwEqSH/k0Oj//+q//yhgLDowvf/nL5C6iZ28iYGitqPS9iQB6Kcfg65C1qyMYd8yMW5GsekY9t/nRriOQHjP4IRSKgQ1jIG/u3SuOXdCSAMElOsEMLfO+nxyS7RPLnVAO2ZCRZBhZyPSxIZcSwA9slT/4wQ+UAZvsdIIujeG0tnI0a//P//k/5SCZKKZ5K08SkStdPIHfdp+PmfIf//EflVpF3x6zuCk9RQ659chV9SWzBIL8SzkTOYt8cmH5f/7P/1GC/CgRs79y5QqHNAwwEmP6BoOS2bOB8PLtb3+7TUTrBOR3M9UxmLCcZ0YtDN4Q0vXWQvIO4Xhwr4+xt4Tu5ul2KbkYWA8G7HS7g2d7ykIFecSPW2jIYMNmo820tOOsXu/oLPnJv46i78JjJhuIQleYxEZotPdlFYTY3VgClzNVIDOWPHVUHWI0a0tA0DpIqW6avHgAhIYYpFWiUfXA0qp7jCl1pIwBPZkSIqtmJtHoRQACAwKwCf7Tf/pPEZTcamoj0sRPNGllAFjTChI9sizBxEwTZCClQdkDQZWgr58HMlOqolvZ8O///u/k/GiYoAtLSCQ0DYlKUwNCEgaBWWStnKhSkgN9m4YZuTDGQOnfnAF7JwuvlVmBrZolaqAxy+7qZbZDMMYGuhp1oaLLT5rsayRLO6kSYjksR7P20HT7anKIOcHA7dUtADvzT0eWz3modJdHd/pK/RxSOgmaMk1VFgPFQDGwTgzsiKztEOuedSvNsN2+3Ru01J9T0QG7To+n3BYDxUAx0GNgR2Tt3py3d7WiLwaKgZ3NQGXtnf38a/bFQDGw3RiorL3dnljFWwwUAzubgddZ2w/WtgAqhGJg2zAgdWybWLdSoMXb6p4G3oLXWftl/VMMFAMrYcAWWol52X7CQPH2CREr/D+8Ba+zdupVFgPFQDFQDLxmYOtJlbW33jOpiIqBYqAYGGegsvY4N9VSDBQDxcDWY6Cy9tZ7JhVRMbBxDNRI24+Bytrb75lVxMVAMbCTGaisvZOffs29GCgGth8Do1n76dOnuzr/fPDBBxszucuXL+cP0xjurbfeunXrFmEIZjDU6zJUrkIjhub/3XffbXLPleHGIuxZVnVTGKhBV8SAdQ7DLhZ5Jxl8LMoP8LG0a5cNMuxC03rZTaoLDDMdIyGzRlQzwLBqMJMZyTat0ku698rRrB27J0+evHz58ubNm4cOHYpm2VJMM0OZ2ZFxItOlzWqmZVfJ8vz5811NZE4i9EqjdJswguVQY+X1jKtaDOxMBsa2FTZOnjwpDwRnX/2zf/9+9tHcu3fPhmLWBc2pU6diQL/AG016MVNzHIOEI4W+//77zeDYsWNh5s6dO00ZQV6SbJN4jx49qhp9t1wma8f07bffJqwH7+fOnfvwww85F313VjRjwNHhw4dNu2dA39OMVfFlFR48eJBg8Y2ZNb3AxNmqJRQDi8eA7TNzW/VmKglcvXp16dWfhLVn0yq5fPTRR5Fbef36dakqVZbzbLQYb6/S4SRgB5lyJpxtly5dknBmtg6VN27cYB+6ZB5pamgzV9Z+/PjxgQMH4kiUjo4g54CwUiXQuAXfvXuXxjrwjF2lCaqgqoTcfFNVCktJryRPQwIdUmDc+/fvnz59ethXUzckBgYKxKYK3Uk1JT2YFGNTIAM50EUVrM5oWKpuKGqwYmCNGJi5rYa+b9++7cLUSyXu2u+8807X2F6QBNxAbY3ehuqaLYAsF6FubCISmkNO/unxgBwakJ26feWZZq+129SVl8naBw4c0Bn7uREb48KFC66o4A7vJp+wyDQ5GRwUnqtqJqPJeKr0vBFA0C3raX1ziMToM/1YYYbuhiSAwHpKGCb48OFDSmcmZdcPt/pGoylmLCXrKB1mqqaJbmxEWWUxsJAMSEAyQJuahCA/2At2WVMS7BplNktSh+oOhPuuWUsOUoTs4TBThTAjL0lcqg1ypiTpHYU9NH1PWCZrG48LjtLN7Z3Gc4KmlOnIEwnrxIkT6d7SH/to1qR0czd/2bN5E4wIwdnVlE2QqTWBw8ObHePWROj6UW2wQM29rU4vfWnyXklIrxcvXpALxcBCMmDj2LltC5gjWXK5ePFiy0eUkKqUZJep7mRgLMnBlwAvJaiQmvFGSGLs5h/5SpJxicRbV8+4i2WyNlOvAE4J7sggR3tODQJyrqr6tiV7Mlg7zOVJMpV8XQHM02zNWRiiEhIgqOeFfcy05hRhLOlnhbkvm06vS1WLgWIAA+7UZ86cIfTQ8lHT20Q2lwufXRblRA6KwUKWe/bsWdG85CsJVjrCm7yk70zels/aenoG0qL+fgohrxEoSAwlyQAAEABJREFUe/BEZU/KvXv3ruidKPdT38v0Dbrd3YWjHCudWmYYWCVOtnYLbl26IT1//pxNGEnAzHwTzzsLP6rBs2fPIqQ0EEHSV0I7xsiFYmAhGXBdcwfK1Ox6+yXXw2i0Rnjw4EGTo1FK5a5HBGhOyDsB2MiUJQ33yCQNGdLV1vS9iHhrIUh6LRepBnJskq0qy6RHchdzZW05Tvo3pCCSGV1sgVO+COCuykbV3VxJI3TCBOJWR8YtRTptzDNz9uZlApnhhJ9lm7ohNdmg5sJ/uicMygzt453zqZea5fRmll5VFgMLzIAN2GYnxbg+27NN433ffgE7ZXhVstEkBK0gg3c7Ng/bT5gv4i5vroNJGi6jrr8cKJ1naJF8cEjTRTfH7tu3T7XbGnk0a2NZklLGTjI1KtnDoA8MTxNZyUYVWKoqdScoKbW2R6uJnygZAFfKWBJiyYasZNkDAw57SpY895Sp0nOlVFWSgb2SxriOCrLShYIGWaoZojsWZZAmrjhhD/R6EQrFwDZloLvUTcEL/pEjRwhgwWslNNg11nzQlF1Bl7S2PdJtXSRZ+oI2oy5vckJIkCuaQTRKHDZlE9ClCRDYlF1hNGt3jXaC7FXF6ad0Ad8J8605FgPTDHivd2ccSxzTfXdy6wbwVln74wXmnHSyBQ66j1X1v2JgxzHwVxN2Sexdrv+quSojDGwAb6+ztptmoRgoBuZnwLad37gsGwPFW6NiRQLegtdZOzfNKouBYmBOBmyhOS3LrMtA8dZlY34Zb8HrrJ16lcXAojJQ8yoGFoOBytqL8RxrFsVAMbBTGKisvVOedM2zGCgGFoOBytqL8Rw/85maRzFQDOwMBipr74znXLMsBoqBRWGgsvaiPMmaRzFQDOwMBkaz9tO//ruRjY233nrrg7X7G5K7du2Kt1u3bvHcRukJu3bt6mlUL1++rBfhDZGZKvlRCokwhLEmIhzal6YY2F4MWN4WP9gFY5EfP348G7YZ2IbQql3BluEN9OrqF0w2O3OEHjPdabLptSInv8epaxaZJW/giUTTK0ezduyevPq7kWfPnh0bIGZzluIQa2KaWBldb8z06moic3J+1p+O1MpeKwGsp8wca2syBT4LxcDiMWB3nDlz5uWrPxJ79OjRmRO0lfJbelqrXmPb0E4/tQP+bqQMs3//frzlt0Q1ZrrCkDe9kNO1abLcdejQoSReD0K1NTVhmawdu8OHD8uekT/88MODBw9GXmlpbidPntSdYKrzdBc3OoaWp0+fPnDgwFDf05xb4d+lFJXYek6qWgwsPANXr17Nb2G1Q6WMtt/bxN17er+gTuqRGY4dO9ZsusL1hf+7ka9me+3ataWlJaK0JiMNk+yQN+cZe1dh5RA3bty4dOmSRKTp/fff55bQw1xZ2wPIr/5yaLSbrPjIAZlfB6+AoiF7qJFbKyUzIABhWTgkhjaIENJQT6NJ6bAyNKHFoCo2GsgsaKAp6a1UGiBD68teNSAzAMbRVFkMbHcGskOTKcxF9hn+Wuc7d+40AzbgSiTFE4awu93KXSftFFtmaLAYGknACbd79+5Mx0yfP38euZVD3pCGumbQFeQcx6fXF7xBt6krL5O1PT+dXWwzTMuhwpUZ3YLdTJXkOPWcaMDYNATnhu7ktYKJWT0zjyBD4EgpJEMThE0AmgsXLtDojlwadKvu6fyxCW6ZUYJsfv/+fWZw8eJFVUpdXDdonJNXrlyhKRQDxcCQAZdESrvJZmlJg6YwzYB8JeXevHkTbzBmvEzWlqd0fvDggdzddfH48WPekzqV5BzX0lkzy59t3rt3b9O8uWAUB1HWRPPmYBceNE1XkKM1OVfMhb79+QUytHOS3IW7fF4vKJ2NQDBNmZ2wb98+5xahUAwsKANvNC1bUn+bztYjFOZkwJ1SmnL3xdtEhlkma2cwWVLCkjFT3cTStdfopgSZnqiE52gBTT34YOLLuCbHfpoYe3fT3Yy8ByQLp6nKYmBnMpC7S0sTdlY0q2bDLvO9O3fGOGnOU12MMtmjfU3yVtF9d1/FHN21XXzlJSkrzmfyNlfW1rP3IN9++20aGVNkvh6Q3bjJ0+AnBvl+Erl9CeIkmonSBxDzCaRdy2I4Ln3ziUc/MOHw0aNHShCz9RQPOKIJGvWpumj7QhJZF4hcZTGweAxIEHbN7du3Tc11zwahIXtPde8hrAK+i7ozpuOqnaT7Vi5x5eeHIpQGlUlHb8Kbn236nJBU6ZWll5cMActkbc8y11J31TxIfYBMkzcgz4ZMOQ3Hby65HDpPYuxU0V1O9AnCWGYb/ZuU7uN8GgWPTeaQfyuS0MJgY2hzEY+5hCkGIKFL3AzA+nvDqweHhS3FQAXTY8APbCQLq13pbpRW2yfCKko72u7mEOwgu2wVTrZ+F1y5g5qjnIPDBPwmvMn7LqOSFZ++xKrGZ7cczdpYzoU0ZeusGllJDsicystAAPooPTwXXhqgDJgBjeRIE0tmQNmDVjY9pSpjzgk9ULIHAhDAQOyV8q8cTQOE3MEFo2rK3bEYU4KOmrgiZCxNnlbkKouBBWDACrfUgzYd7/vuLq1KYGCPEBpsBNuhVbsCPXuwd7r6BZNNMMBhpjYPb3IOxL5XoisOEdhrSnU0a6d58UpvHI5E5xgQxnhZvInXjIqBFTHgNdSdsTbIikhjvAG87bis7abgypyjjIDlBURNqRh4YwbsFPfoN3az4xxsAG+vs7a7Z6EYKAbmZ0BCmt+4LBsDxVujYkUC3oLXWTvXzyqLgWKgGCgGtiADSdnK11lbZZugwiwGioFiYOcyUFl75z77mnkxUAxsRwYqa2/Hp1YxFwPFwFZiYGNjqay9sXzXaMVAMVAMvBkDlbXfjL/qXQwUA8XAxjJQWXtj+a7RioHtx0BFvLUYqKy9tZ5HRVMMFAPFwDQDlbWn+anWYqAYKAa2FgOVtbfW86hoNp6BGrEY2F4MTGXtW7dutf/gkpyJESi7v9Q0+mHJhmUw9gt233rrrcuXL3/wwQfM4iGyqoGimbN89913uZrTuGtmIGgaQze5CTzTj82CXtiMTdmMCPODW9BdX4LSRDiMB94oWzXK+UuueGbPibLBfGmMRWNqzAjzQBf281jGpjtQNMOSw/kD0F3kuhAEQyZMAHVimDCY2cQ/z8FYd6N7Or3uOkapTEfl/LPzsAyq7LntVRmYV1dpCCNGQxZG5PUru9M3xxYPvSnQjA0tTjZaxUkmDMEbDPUzNYaLw5mtC6mcytoPHjy4dOnSy5cvnzx5curUKWsFBfktgu13EtLMhMd24MCBhw8f6g5jv4bmww8/PHfu3MGDB9nEz+nTpw139uzZjz76KJo5y3v37uVvns1p38wuXLjQxvL4jx071poimPj58+dFODELU2D84sWLo0ePEuaEpRmGdUepIZTvv/9+BrL3zpw5g0Mszemwa6a76fAs/t6kug/x2bNn+cMR3b5jsvCuXbvG7ZhBT98dqNfUqvfv358/AL2wZM0QsN2bF2UPd+/effvtt3vK6aqHYo5GCUxhpr3Rh89aYHlYynS0ifbt2zfTw1DpYRlUOWzqah49etT7BarWjBFj4+msbiOk+5xld/q2T4vHCjGFzH3MFRtN3ZhVu7D+oasZk01WnonDMZvF009lbYzkrz4iRXLJn2xwslnWIUJeUIXhmSnLSzfD9cfYGauUSjjRkQyyvKoRlYa7evWqDUAGlgyCGFA2NA9y/e5Xfyy5F1XrzrL1agJjeokjmsePH1v9GSsh6X7o0CGtlEowfTLoqNoNyXZqW5RBEDOWrSMGUpVTnAdiUOUn9spoRGX7of3ixYsMAt4YQGyaz0QbGyVvPH+89D/zmefPn6OUskF3HVU5QbWHlSoNQSskSG5pDApaQarCEqGBJTNVXEUg8yAGpe6qkVnSkGnoyYCEPXv20ARaKWNJ4FMJBAbRswHPRV9NZE1dUAaUmXs6UhqXkjczItOoNojfAoCmaUKM2XNF6Vm7KKgCbzRKNgRAbMzE5jmyAQaaDMHM6KDaBQ1Ew0yXIJpWOmizMaPhlpkRVQ2KE8wQVIFDrdAMNKkqtTYIiYYeDJ1eNAz410oATqI0/Sx1xlYa6MKAJQ8E+siqBBrgKmYEet4oCQ00OqoqNQF7VdCkqhSAanxK2Ta+KodadwimsrbHP7ynSN/ZBujDkXMVEGd1qgYYdwkapuzYeNi6aMW7uyRZfnfh1TcHeDznMSjlLDbAZy9feKLXr1/XxIPnJ7D0pYFEpfvNmzdVh1tRPFZb98x3a+CTMYdymZDEacpAqSpmo5AZsKQRkkRGAPtTniUwy6A6ppXGHNPRbmeTlErjfBKJ+PlU9Z6RPSlg55Cs6r7GHoyoLxvOjYUcNqrQu93cvn2bH13ApHBOaBCVWagaWomoBDMMUl/LwKAGYhlQRkjJeTSoTqieQoZIycyTVbpTC9XQBvJSRTY0PZKVgVZUxNIU+GTGj9OLwXvvvadkA1rptZIpG+xhbumxZM3Q2+dxSG86NE4ycp6IaoPlZMRWbYKAY+wZYYNe6vRkM4q50PDZItFqRErDuYcyE61MR4MrSk66lNKDofkk2EGY1Auw4UFTNlgt3XMOe6aZNRN+9LKq2fcWDI2+hm4GNIEgNdGboJXPBj/WntaZ87L8stQtPBHqlelgSVUvoOEQzNeMaDBgIEI3ZgbgUaLIgozDTHAYP2JFxT4rNr1UOeR2h2A0a2ehdFehzYkUrGU5yndgh4Dt0SzZWJet6mkxsOjpbV3Ly4Mh8+9ZRpabLBFKD9UolB5GdoJ1zIwH4NMTZRbw4KHmaVlYZHohAWNIVJaRVWhFau3hypUrBuKWPgZmx141bqO0QLMlVAWT/SDUrD+TFbMuYJmaS4QsO+/aWoWqoxuQqJS2BBvKtr6TZDOoVoelsdiIDTOWKWNMknXhxIysWvZmLSWx7MG4S0tLUYo/GyxVpWnmIRqFQ6NQGmIYJMvQyCDQJUIrOWemO0LSanQPkQF9BvKA7Mk8PjaIimxJCIBlD2llmcehFY1K9pYQAbQamtAFlgyUGXk0BGYIxBjejCW/sNfk0SOQ3IXA8uAoLVpdODS1ITPcJkV6WJ4Lez4TJNlD5IeNEUMFZYCTHqXRK5sHsxaz0cHNphenYHoaYQuDhy4/IheYADgxfQuGAUuxEXoQlUEp86TwRtZX2aIi62teBH6y1MlGafHonoNHL5tXK7RHZpRsJUoeEjMZw9ZMdpZqHM6MH6V5gsyAwyww8s7BaNaWlRrXmLKGskPIHpsSR8h1ykH2GE1DDFQ12R72M5nPrAayp9v8u65G9gzyUDMWM4/WEjcEtIdKDzx85jP+/2NYIjxn0F5U1hON9WcRfGz66f8sFJNKimdguWuxKLMW44pPSjFkebU4KaXChEpItN0udprsbLewtGmFKgBTCOKWMuubDSdZfJwIhoF4ZGRNZH0J5oileFDSQLZiLFWDOMlEaJA3v84AABAASURBVMTfZFVg4CESzKjFIB4D8RwYlwFCYkkOpIzMN1Ul5xy6C5upXi7apk8P9Onu5tgymqlpCgzaC95zaRpjeXws28JgbwgaaK3kBiw1WS+DZrhMShmHCM/ja8ZNMERk3CLEo6ch6BskAKNH4F+rLnyGGbP2ENGiqc2FMq1DSvUNBBwb3eWmDIfVtKbkJ8OlmpJ9grHFstfoUdFbMPo2SwZdiErANJ5UlmILfjgvflhmRM/LKKqBQXFO1iuPnmwFRjYKPmmgG4nNookSOM8EueI5JCg1AdoTJxn0ag5VdwhGs7YFlKeCCCTKvFnuYS1N9rzWIaw8ZthPk8yYHcJnFgS9p+hZEsAhn5t1ewZSQLKJRW8ZsZmJeDCQIXgei4re47cIuk5cBNp54HZmufPTVpLRKdl3laqBlWqCpqAqhiyjtsops9N406rKkswVucG8sr6bhuD6j22CeLL9jKUv8nFoUE09uFMz6ClVzVoJWpusCvwkZjHgjQZmBqmvobUGghFeV0PPOYfxo/QsMn1N9BnI3K0KmoDbCO6AmWaqyjZxXYxFA21hCDikicQz1TSEjpQMnMoGTQCqlA2ey8zd7rn7SBIzx7w4zW7IDG8tNhknpxSf6ZiHqGObC32jgs8egVoD00y0nOsbZa/sLrM0dYORK005+uGC0XcmaWFMwDqSzZcggDya4bz4sTHZQDMjgwCMS9Ar0/QuyDiyuWeUbszeaezE6HWUVdgT+EEaoUFsmGmWqppa1fPKPYlysTGatS0gix4LgOvsQzQ11hBty2lFeo8jT0iWZ6kVpD83bja6Z0GQ2Xg2WsGij4GBLAgalrlZK1sYenWRLowNZC3Gcy8q9z4GoGOmQAB6qyoeVCUCJ4rlwhVjsHsNrUk8lARgbxlplfGN6ApGaRbWJcF+02rpkMHtgBPG5mKySOBH1dBagd66JIBDK2SKBAk04tHKuaQQjdENygNkFAIwcC/TpaGtYxrbQ8ks0NG4IomNJJtx2QyDjKWmBqeph9WqTTA74alKhR49AdI9A2EbP5RgoDYRgmlSNmTiqh4HAgmAgfjhM1mJE2yblBkxaPCUo0epaRpURyFhiXGeFOPmkNyFhy5UloCZEGssE+SNMo9PqtJLFTg3qKpoM4ogPTiaNhcaVZEQ+CGPgY0mJ4fDj/P4oWkwdCaoFTi0Dg0dA3lWDOnliaCXDYQllvEf41Za5OlCw7n5ElrwnPPJibFihlVm8elxJFStemHPGiBjWBcge2vRBOaeRyASbmlUuUI1yzh3uzILTcP4u3EyyFx0zEOh2RJY/yBGszb25Z0g7AiGQE8AnKa1PRLKBus4rUo7IXqWWRCtqhUY01gEFhkDGpY0YETVQLUHwaSJvY5ae1Hx3Ay0NtDr260KUl/K2Kum1SbJ8ko1rYYD9pQEICRUSonSSqVx8ikDDtPX0NFYrNZ3ZL1aK4HSWaU18fBMAwbSCuxVCUHmTtMgywhDVVNsUurIG7eaQDV6MvSC7Fpq9YDMq8VP06BjZF2aAbkNRFCNjbJNhCAGmgauolGSoxdkBPZmFJkSmKXaSkowImRQIdHA0GHr1QS9WAZtLB2j4YqlspmRaaDZCBKiSXjC0J2GoCNhCPS2lWZc9jA0Nhx9A4eGMHQcprX1EkYs2TBQNkvVBsOxTJV9BJbsyQRKYAM0BlVNq75koNRkaIIT1wqkhHTRBFp5I+gbQckm0KrJFIAA+qaJvaqxaAgNujCIPRtya1pgYTRrb/CcpRjnrUe4weNOD+cM7/6QZNq4tUr07hSuAEqXNYu4NTVBq9eCmU1sXDrc4MZaGSwLTApjWbMVGbgA9vbMirqX8RgDFr/14DuhpzZms7307sveGrdXzNso2q2StZ2izsk3yVPrQboz3GG+Us96mUtgXjO7a3U1mNlEaVBOCG+CN/fQG71Sdo+QtapaJNaDh75WDtfTz1y+rT2Yy7SMVs7AVsnaK4+8ehQDxUAxsBMZqKy9E596zbkYKAa2LwOVtbfvs6vI156B8lgMbH0GKmtv/WdUERYDxUAx8JqBytqvuSipGCgGioGtz0Bl7a3/jNYuwvJUDBQD25+B11l7V/1TDBQDxUAxsFUZaMfNJ1n7Zf1TDBQDxUAxsLUZSOL+JGunss3LCr8YKAaKgcVnoLL24j/jmmExUAwsEgOVtRfpadZcioFiYCsxsD6xVNZeH17LazFQDBQD68NAZe314bW8FgPFQDGwPgxU1l4fXstrMbD4DNQMN4eBytqbw3uNWgwUA8XA6hiorL063qpXMVAMFAObw0Bl7c3hvUbd+gxUhMXA1mSgsvbWfC4VVTFQDBQDsxmorD2bl9IWA8VAMbA1GaisvTWfy/pHVSMUA8XA9mSgsvb2fG4VdTFQDOxUBipr79QnX/MuBoqB7cnAombt7fk0KupioBgoBpZjoLL2cgxVezFQDBQDW4mBytpb6WlULMVAMbCoDKzdvCprrx2X5akYKAaKgfVnoLL2+nNcIxQDxUAxsHYMfJK1t+rft6y4ioFiYFswUEFuBAPJ/J9kbZX/Xf8UA8XAShioXbMStl7bFm+vuViJhLfgddZOvcpioBgoBoqBrcxAZe2t/HQqtq3CQMVRDGwdBiprb51nUZEUA8VAMbA8A1NZ+9atW1/79J/f//73yzsbWOj1qYOvDRrXRvGtb33rpz/96ZivBKAcM1gTPf+mef/+/Xm8MRZzszx37hxNq5ZQDGwRBizpoLu/LN0olX/6058SKjnoWrYmaSTyDilDhbLLhm1OE7T93sjUGnJQGpuUY9SNZm056Oc///nPfvYzn8u/+c1v/u3f/i2/4mgDqC6LH//4x/rywFJfZeHf/u3fXrx44fGEit/97nd/+MMfIs8sPT/PYmbTminLUTHw1wzYrV/5ylfs3Bs3bvz617/OCpREXrx4QUPP/Fe/+pVypiW9FW7pEr74xS8qdwhmsoE92zy5dPfu3b/4xS+wgUwlJkFrqjTwne98hxJOnjypOsRo1v7LX/7COsn6e9/73uc//3lV3pXzwzNm7PkpP/e5zynXHL/85S+FN+b2S1/6kskrxwzWRM+/UY4cOTKPtxD7//7f/2PscSr//Oc/K2eiHcszW0tZDKwTA/bU5cuXOc/Gz6L9zW9+4xIWDSHZYKaljj/5yU+S9+0O1R2CmWzcuXMHFeHhG9/4RniTkeWu0CKVTySB2HTL0aydE3JpaSk5Vx/HiCxsSEeok0HGIVAqgUG78BNUG3ImizIamYh9wA9lXOnVVcas+RcGxEBJr6OLf1duHigZAwG4YqwLuYGGTEkAfXmLQNYU0IA4U03JM2WQ4OkJ0fCjGkTTLf/lX/7FI/zXf/1XSiUZpWTgIb2UZJrvfve7yh/96Ec0GXTonEbASjZtOnoVioE3ZyDr8LOf/SxXtn+7exFUKRu6lnacVQ3WJDSbnSN02fjjH/8oL2fuYTJ7ORpcYRKfqSp95EAakGdiNGs7GVzp9ZG4ZQSCY8TYsox7ZUvB9Ko//OEPCY4OshcoQUhzNIGOBEGID2QinlkqxZfpMfgv/+W/UHo7oGyz4ooy/kVCUDWEtzZD5DqgbxBjBuJ01LsUsP/MZz5uNIouRkyrWXysHf8fM9AuD4pZSFzR6Mg5z5oCV2xuIyvDFUtgLJ9SduERHj9+XDCUljVZ2OYrQtnZ1HQ0Ftm48axKadAx5zx8+9vf1vfrX/86t4ViYK0YsA65ssiV0+ha5qNf1q39knU73X3BWrtsTE/NZ2QGX/3qV5WALpsdyJKPcojRrM1U4tY5r0JSJM0QSRN5qJ6N1Cy3Ds34ofRB55//+Z8JEjdLJTkvX4T/8B/+gzJ3/HxAUJXUlPz/9re/JeBCxwwxfKcwYTYgXUqIhNXhC1/4Qjqu1I/ka1wQJBDk07hKyYDGTHmWpin/7u/+Tvnv//7vXqMIpqajaZJ9AVc26MshMAACV2k1cQ9LWldGU2Ux8OYMJGtIvsu6mmlp2+rYvgmQdwhmsjFz7vKqXeyqavMyULr7EkCKsMcJQ0xl7Vi7KUsK3utTHSsNbwzXvSToiZTKA5uG7rVd0zTiP30FNm3cbbWAsOCckO/Q9P3vf7/bOi1LhY4umVRfc/zBD34wbe8ZJMKUXWPZWdVPC7785S9zaEF7TjS5m+A5XVKKWVMPE857llUtBt6EAa963gjtmrYOrc+2rwmq8T+0jH5nlkM23ALlnLCRS+rnX/2Y0D3MSzwaV5QD+RnN2jzmxGBkSFmGMAFPUascJGjCEHHy93//95qkeCVL13PCPMgdPJ/IxTb88jDtRBcJt6U8cbLHl6gIWiOQZ8LylbiTTCXxmTaU3PLpSZDB7MyR0JDrM7O8EGVSumAPw2LIBVzZyG999WI54bxZllAMvDkDeXPv3m9kcBshngnuHJGHllneljEDP8PUkbBDMGTD1pZ8JBkMYEMmIYCvuMruLZCNpEFJ0KUxTNPFaNb2jcKDcbsEw+Q08OmZL5q47jr6x3/8R1VNgvaQ9FUNJCB6GYcT57YXLqmHxs23uyZiPFbKlT7ycqujzwjdqY516eqlPNWMy0Pib9PhUOsEBJ+h9Z0+MLzgMGYGBGF33frxIyWNeAhpdRRjFTkOFRdwHZV5k2CATFVKe2DaObeFYmBNGHCvcofgytaw9kAeyZokg9VrxTKYaWl52+ZZt/z0fv6k16JiJhuIQleYxEZotJ3tejxIg/iEdsMjM7bxdWQwxGjWll5ztVRmGJ2b0mOILK3Qg+fEEmQWrQRKpb5AoKeBdKQBvZomrpT0bJrAIIhGK5CjJPNPNmgbgoaekh9CjBFHBskRX1ZhWmkCHnThJAKZoEqQWPNxxlrEe+NXE+QG7Ws1GXSJQ2GodkGjNZomtFE8pHRUxkapVRVEq6oXGbhSBQaUhEIxsFYMdJeixQbZqoSgLblZlh//W8KWayyVaxXV1vczxga68BBkFl1+opemkGw7p0qI5bAczdpD022tSZ51iIEbt+SLoDlnJL//8Y9/dPrp6/og6eM3fbmNksOmTFOVxUAxUAysBwM7JWtLqd3jzkE3P5vye7ev47T15TYH44octu4lFAPFQDGwUgZ2StZeKS9lXwyMMVD6YmBzGaisvbn81+jFQDFQDKyMgcraK+OrrIuBYqAY2FwGXmdtP1UrFANfKwrmZsDWndu2DF8zULy95mIlEt6C11n7Zf1TDBQDK2HAFlqJedl+wkDx9gkRK/w/vAWvs3bqVRYDxUAxUAxsZQZ2Wtbeys+iYisGioFiYHkGKmsvz1FZFAPFQDGwdRiorL11</t>
+    <t>&lt;p&gt;&lt;img src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAvEAAAM8CAYAAADeOf8/AAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7DAcdvqGQAAAASdEVYdFNvZnR3YXJlAEdyZWVuc2hvdF5VCAUAALV3SURBVHhe7f1NriQ3EqWBaiWaaB011hpqCVpAzXuqidCrKKH2UIMGchU10Cbee4MGGg09WBZO6+RJI8ODN66H/3wfYLjh7iSdbkYaj/PezPjhf//v//0nhmEYhmEYhmHnsR/+z//5P39iGIZhGIZhGHYe++H//t//+yeGYRiGYRiGYeexH/4EAAAAAIBTgYgHAAAAADgZiHgAAAAAgJOBiAcAAAAAOBmIeAAAAACAk4GIBwAAAAA4GYh4AAAAAICTgYgHAAAAADgZiHgAAAAAgJOxLOJ/+OEHDMMw7AMG+5B+x7ArGdyX5ejXwPnPf/6DYdiJjHl7HGPx3Q/G/bGMeLzOyCP3Zjn6TEIMO58xb49jLL77wbg/lhGP1xl55N4sR59JiGHnM+btcYzFdz8Y98cy4vE6I4/cm+XoMwkx7HzGvD2OsfjuB+P+WEY8XmfkkXuzHH0mIYadz5i3xzEW3/1g3B/LiMfrjDxyb5ajzyTEsPMZ8/Y4xuK7H4z7YxnxeJ2RR+7NcvQ/cxL+4x//+Np+/cxrH7Eff/zx//W7ftZxlsGwK9tnzlvsOWPx3Y/PHPesV8/bZ8bjbkYeuTfL0Z9NwrqW159JdM+UfcZmSfFvf/vb13P//ve/v6uHYVexnJd3N+WELmf99ttv31zLfOTXPJdkvbzu9WEfMrYZh7z+zBr0TNln7MrrVfr7zPbPf/7zm7n+97///ZvripXMY5a5IsdQXq+28v51Hu7LcvRnk1ADzs89k+ieKfsqO3tSxLAtlvPyzubzXTlHi6QWT+UgXa/zVcf9WIt2HWvxVtla3POeeX/Yh9m4Z73a39LfZ7XKBy6s9eJV5+s44+QvZjVeXPBrHCpveM7J+7qRR+7NcvRnk3BrUhy9oaqsFsdZezIf6N6u3y/fanUtd+PqON+uvbwWcVn3doxhR7Qar3kO+2s3TbudufjqejfXlVd0DRF/PGbjXnncz7Fefa5VP/LcFUxjoHwvv7u/db0T5hoHulZx3RKrqgP3ZTn6s0moZOHnMinmIlkDVguoJ7w6zgVU1zXYNTGqLSU+fxPWeZ8Qef88dvO355yY6psnXww7quW8xP5rKcR9zpdp3nd/FuMizo8R8cdhNu7rWl5nvfpcS39fxRSXip987bvtOa7cFLeq5/mmfso68V/n4b4sR382CX3QpY3eUH3h6wa6J6ZcYD0xqa633ZkSqRbaUVJUklVfMiGrP93ijmFHM5832F/mC6gf6/pMxNd5zx0u6mTdol3nYR9m4z5jlXFjvXq9uT+uYoqrfPuMiM9NhGyrTOMoY17n4L4sR382CetaXvfBq6TY2aOkWHXz7VSm8kpwZd0kyPt5nZwgmYDVt7R3J0UM22I+lrH/mu+e6VzO+5GIVznlkc4y1/h52IfZuFd8/Bzr1eea9/EK5mNE57aK+E6w65y/3OWLnKzOwX1Zjv5sEuZgLuuS4mj3oRvonpwyUY3M//7Mf4Xp12ZJseuHznW/1sKwo9uWeXMn07z3Oe7nlQ+Us3xBVh56lAtGfwdb52AfZuO+ruV11qvPtS3+OIu5gPd4dONG8VAcJdbTH13dHAOyOgf3ZTn6OehyUOX1TDBdEsqyaiPfSmeJqa7pvH5FVT/zfrmD1k2Q7jm6yYVhZ7Ecz3e2kbguy3yVi6/ySS6ouubHyiOZ6+oc7MNs3Hd5PuOf60dXVm2wXj227OeZrfO7zH8jo2PtuCs2o9+KZN1R2ToP92U5+qNBq0GV1zMp+iCVaYB60strMiUxNx/sMu2c+dtyWS7Cfr3u5ffOtvztWebPhWFHtRqree6OlvnALYWSTGKrm/+yLgf5ebc6D/tQvk7/exzyOuvV51r1Ic+d0fwFzs3jn9d0vhsTZf7CNWrTra7BfVmOvg9GDMPOYczb4xiL734w7o9lxON1Rh65N8vRZxJi2PmMeXscY/HdD8b9sYx4vM7II/dmOfpMQgw7nzFvj2MsvvvBuD+WEY/XGXnk3ixHn0mIYecz5u1xjMV3Pxj3xzLi8Tojj9yb5ejXwMEwDMPWDfYh/Y5hVzK4L8vRZ+AAnA/m7XEgFvuBr48F8Xgd+PLeLEefgQNwPpi3x4FY7Ae+PhbE43Xgy3uzHH0GDsD5YN4eB2KxH/j6WBCP14Ev781y9Bk4AOeDeXsciMV+4OtjQTxeB768N8vRZ+AAnA/m7XEgFvuBr48F8Xgd+PLeLEefgQNwPpi3x4FY7Ae+PhbE43Xgy3uzHH0GDsD5YN4eB2KxH/j6WBCP14Ev781y9Bk4AOeDeXsciMV+4OtjQTxeB768N8vRP8PA+fnnn//89ddf8zTAbTnDvD0jX758+erbssw5dfzLL798c64gFvtxBl/fab06QzzeQeUJ5ZE//vjjm2s//fTT1zyT4Mt7sxz9LQNHg1HWLWSfyZak+Pvvv3+dHEej+t5NZICPsGXeXhkX211O0ryTza6VaVHVAlvz1evVuVF+yfbh89ji64xtjo3P5k7r1ZZ4nAHlk3p+J3OFUzH0a3VceK7IF//6PBob2T7ci+XozwaOBnYOuhrYGrB7cNakKCEwm7gAK8zm7R2ouS6hoTwlIV65wBfOyh++OM/yiQsYv4d/Tu4eiz2Z+Zr16mOsrFezeJyJikXmifKDx8iPM+f4ccVW7dRx97njKr6ENZajPxs4NWAfTWZN+CqrQVznfBFVctAiqKRa52S+QPo1TSzvh9er82V+ziee+qW2xKM+FqO6eruuc3VttECo3BETNpybGnfwFzW/RvMw51/mE6fKaWGWjx+JGmKxHzNfs171dT9zvar2zo6eu3663+rZlAsK+bwbM0XVrXO+E+8bChmv5Aq+hHWWoz8aOHqznA26ogZoDvYc4JlwlEx0rATjZX1XrY6VFLNt0SUeTSo/HrXT9XFUV0l4lAyFC4v0EcBHGM3bO6IcMSIXZ+Ufmc9zF2T1uczrdszuDa9l5GvWq3Hdz1yvRvE4Cxo3heeJ9K+QH92/wseF5xgdP/L/2X0JH2M5+qOB44O78MXNE0Iml+5cToicAP7mmgtukcksk1+RSTHvmWVmfXxUt+tjkv7L+wF8hNG8vQuao7JcbEWKrETXc0EWajsX5SwD+zDydeZb1qt91qtRPM6Cv7hsEfEqn2OiGPlZ5T1ndb49uy/hYyxHfzRwZjsbPvC7yZ7nckLkBMi34Wwvy9d1TQYxSoppzyTFtGeSYravRaXzJ8Cz+NiH//oj80ZRczYX26TqdfO5ztW8rfyk611+Ihb7MfI169W47meuV/5MZyP9skXE17mRiO/yiNrRdY3Dik1uLJzZl/BxlqM/Gzh1LQdq8SgpZmLLCZETIJNiToQsL3zSjJJiTkIx6+OWutnHxJOpW/ccAM8ym7d3pJuTlQ8yN3V0Oazyic6NPgtisR8zX4/yK+vV931Mcp3aul7N4nF0yif5vDL51IW2+7kbR13c65zaGH0WZ/YlfJzl6M8Gjt7Gc2A+SoqqJzRZtiRFfdYAr3JdH3RNySl/HVjUteyb2NLHUd1HSTHbFtWeJ26AVbrxdRdqjuY8SsE+yhmVJ7xc5ptCi7WX8V3NzAt3jsXezHzNetXX/cz1qqt3VtJP9dmPyx86ls/kf8XTX6QyV9RnjQt24iFZjv6jgaMFzc0ndpcUCyWZshzws6RYKBGWqX0f/N4XR9d84mV57+usj7O6OdmTfD6RCR9glRz7d6PmYjc3C88fbhJyOa9zPnYLrOeKpDsHn8MjX7NefV/3M9erfKYz0/nJfZovNJln3E/+4i98bHZj8Eq+hOdZjj4DB+B8MG+PA7HYD3x9LIjH68CX92Y5+gwcgPPBvD0OxGI/8PWxIB6vA1/em+XoM3AAzgfz9jgQi/3A18eCeLwOfHlvlqPPwAE4H8zb40As9gNfHwvi8Trw5b1Zjj4DB+B8MG+PA7HYD3x9LIjH68CX92Y5+gwcgPPBvD0OxGI/8PWxIB6vA1/em+XoM3AAzgfz9jgQi/3A18eCeLwOfHlvlqPPwAE4H8zb40As9gNfHwvi8Trw5b1Zjn4NHAzDMGzdYB/S7xh2JYP7shx9Bg7A+WDeHgdisR/4+lgQj9eBL+/NcvQZOADng3l7HIjFfuDrY0E8Xge+vDfL0WfgAJwP5u1xIBb7ga+PBfF4Hfjy3ixHn4EDcD6Yt8eBWOwHvj4WxON14Mt7sxz9Mwycn3/++c9ff/01T8Mif/zxx9e4188z8tNPP/35+++/5+lPo3z15cuXPP1WzjBv7wKx2A98fSyIx+vAl/dmOfpbBk6Vcfvll1+yyKeyRcSXqCtxdxSqL+6z1b7Vc2ddifAUsl3ZjjuI+BqjOU7db2Vbxn5R5RDxMIJY7Ae+PhbE43Xgy3uzHP3ZwCnhUtdTQJeofiSiXslZRbz7qJ4hReUWOsEtAVptOlv8VHRtnon0bUcn4ldBxMMMYrEf+PpYEI/XgS/vzXL0ZwOnxNIjUVhCSTvAEjspoFI06iWgzsk6kSqhmuLU69X5Mj/nYt53xF30PupjMapb96u6da6udYIyhWbVSdG9lWxLfa97O3XsYjN/GyB8R7p7vjqvlw5dd//r5c5N9dVXv2f2P1+4si/5MubxrT55e9mXOlZcvI7u4/7JmOSYFF5PfdE4ybG314uR9w/eC7HYD3x9LIjH68CX92Y5+qOBI3H0SJRI6Lk4eiSQJbJ0LEHsZdWehJVEZLYtUhgWEqJ+PGqn6+OoroRbJ95FCtctL0Qj3D9FtZV+qp/58uL9l/gtVNfb9OdJn+dY8LJVJu+bYyp9kbGq8tnG6N7p+2xbZHwL91fhIj7vU22qD6onv4juOMfgZ5E+hvdBLPYDXx8L4vE68OW9WY7+aOBI1IjcpZRw6sRSnusEcu7sSvzk7miR4rsTSimg8p5ZZtbHR3W7PiYSs27e3jN4LNxX/gz+OWNXPHq+qisfpy+LOq52s27eqxPVeS7br/oprrvnEt5efc7rRVevu4/i2JUXVa+upU9zHBd5j88i+wLvg1jsB74+FsTjdeDLe7Mc/dHAyZ1Jx0VUJ37yXAq/FD8uBF3AiSwvQeV9T2Goe6Z1AtjLu8hNe1bEp3Dt/JkvRyMBqGvuH39miezChb6jNjIehfsjfVn481Rdfa7+eNl87u5ctp/PneI6hXK2V8fVhsck41s8ex+R8RdV12P3KIavpO4Dx4BY7Ae+PhbE43Xgy3uzHP3ZwKlrnbBxEdWJpRTiKRpTlKeIT4Gc5UXdQ2VTGOY9k1kft9TNPiYpNEfntiKRWfdVG+pn7obnsZcdPd+zIt7N2+me0ftcZPt6BpHiOsdXdw+d1zgZ1XvmPkL9q7Ie99G43IOML7wPYrEf+PpYEI/XgS/vzXL0ZwOnhFJdT6HySMSrntCO5RYRr88SW1Wu64OuSVR1wrWuZd/Elj6O6q6IePVv9GLwCAnfbKP6UeezP3XO++8vPB8R8aNdfpHPXfi9i7r3VhGvOKmv1VYd5z0KH1ddjDym8sHoPnWstrx/PhZzDO3Ju+4L30Ms9gNfHwvi8Trw5b1Zjv6jgSOx4+YCrBPxhURxWQqkmYgvJNzL1L7KS8jKHF1z8Zblva+zPs7qdgIxybplH/0zi3y2Qr7qRK3f2+t9RMSrbD5bV87xstl++ib96/fTtWojx2b3jKqT59QPr+PjbtQ/jVU9o9eR7cFe94HHEIv9wNfHgni8Dnx5b5ajz8CBZ0gBXoxe5ODzYN4eB2KxH/j6WBCP14Ev781y9Bk48Ay5S17kb1bg82HeHgdisR/4+lgQj9eBL+/NcvQZOPAs/mdIZezC7w/z9jgQi/3A18eCeLwOfHlvlqPPwAE4H8zb40As9gNfHwvi8Trw5b1Zjj4DB+B8MG+PA7HYD3x9LIjH68CX92Y5+gwcgPPBvD0OxGI/8PWxIB6vA1/em+XozwZO/Xd6/L0zwPGYzVvYF2KxH/j6WBCP14Ev781y9GcDpwS8/n/s/H/Pde6j//f5M1R//P8g1//Z7bb6ZUpeV8+6+mz+/5jrv2Nc8VW10b1E6f83H12H6zObt7AvxGI/8PWxIB6vA1/em+XozwaO/3/g9XlVIL+KFPFOCeT8rw9XqGd8RTuFi/gVEOkwYjZvYV+IxX7g62NBPF4Hvrw3y9EfDZwUs52Ir+slnrUzrN3wkdAuUthWvTqn/39cbWjXutrSudG3gRbqn/8JUH3OF5Giu09d+1//63/9v/O65sfVvvyic3UvHctfetnwZ5WvZvfXbwDUzsiveX+/Z+E+UJvqh/tTZdz3I//CsahYwTEgFvuBr48F8Xgd+PLeLEd/NHByZ1ti0MWfi3iJxBTpSV5PEV/4vb1/da4TmblDrzpqs9qTsPXd7fxzF70E+HOLqlftVZlqXy80LnzVxkzEj+5f7bjI3+pXnetEvF44nPRnle2+wAmOzWjewv4Qi/3A18eCeLwOfHlvlqM/GjgpZiVQnU6YelmJfv82zxSjLuJVTuIzRWiK9SL7WVQ5nZdI1bn6rH7JipGI93IS8d7/7llmIn50f4+D+tr5tcg2VCdFvJf1FxA3vZx4jOD4+HiB90Is9gNfHwvi8Trw5b1Zjv5o4KSAflbEz/B7qt1OxGfZOpcivuu/hLj6VJ/VnkRr0on4Kqf7+U78R0T86P7+HI9EfHd/91/WK9S3LjaI+PPRjXv4ODXv9IKbc6KOc14VxGI/8PWxIB6vA1/em+XozwZOim0tbmUS2jOxOaLKqp1HIr7OqWyK+PrsfSqr/hT1WWVd0OvY2yw6Ee8713X9FSJen/P+9Vk8EvHpvyL7qj7kfdJn6Xu1ny9LcCx8vNwVF9w+xn0u5DwRXb2iylW7akPUuWxDEIv9wNfHgni8Dnx5b5ajPxs4EpNwL/QyAsdlNm/vgAR8N04lwLtrhV5yu2Ovpxf7/JzcPRZ7gq+PBfF4Hfjy3ixHfzZwaqHsfn0M16Vinn9GAMdjNm/vQP5WzpmJeIl/R7+dKrQTX+hc5cDZnMj24PPA18eCeLwOfHlvlqPPwAE4H3eft/X8Jbjrp0ziu/tzGl0rwZ5/FuO7+v7nZvW5zP/cpuPusdgTfH0siMfrwJf3Zjn6DByA83H3eSuRLfRvZzp0TSI9Rfxs517n/d+xJN05+Bzw9bEgHq8DX96b5egzcADOx93nbT2//3udmRAvJPo7ET/6+3r9yU5d12589z/U3D0We4KvjwXxeB348t4sR5+BA/A5pFh8JXeft+Vb34nfIuJLjI/+Jj5jVeck1kefRbYHnwe+PhbE43Xgy3uzHP3RwNGimAuWzteO1Oy/XXsV+d8fvot67q3Pqr+j7RZ8Z/Y/XryavFf6tfrpfa2+z/w+GjfvYo+x+Cyf+b87Hc3/e1O+9XjXsXbL0+9ZVvlL1DU/Vo4TPrbYiX8v+PpYEI/XgS/vzXL0RwNHojWFkcTeTOCJZ4TviBSb72L2LI/E+ogU1p9J3qs+5/+PnaJoJkBH4+YKvGrMlf9WxsUWruz/rdR4LT+U+djVbnt3rZBIl2WMqnyOff4m/hjg62NBPF4Hvrw3y9EfDRyJ1hQ0dU67tC5sfWHUOV8o//Wvf333ZSzeZlFtqrz/DaovoFpcJTq9bC7O2g1Xfe2i6dfwLrK69nRez6R+Vh1/Lr9noZ8qqz5nuWqv+uy/zve2/c8FinxZUJ3qbycyvC3dy/HYqQ2V0bXC++3PonvKX+5r77/fu2JQ5/V3xiqrMVbX/H4af3l/xaWs2vax2LXRjc+uv15X/XZfyEc5Lr2enlt+/QzqPnAMiMV+4OtjQTxeB768N8vRHw0ciZcURxJhKeJLrEhgSXilAHLRKoEtoZN/DqHrEkuFhF9R/db9VF99KySe69jbHYn4UXsSl94/b6+o9lxcu0/VD7+vqHZGz1dkbPI+7nv1U33u2koRrz7Jz/Kf+0VxKNwHnb/c1x57xb3we/jz6XO1pbL+fN73jIuud+Vn43PUX28/x7Da9rhVO+p/+j3HyqvIsQHvg1jsB74+FsTjdeDLe7Mc/dHASVEkAScRXiImhVq1JSsRmAJIwklCqMronNrMsimoJJA6oSxhWKb7pvCdiXgvo2sSfv4suo+LuEciPoVoIZ+pPxKDbl4n75PxURn3nZfN+6s991+1pfqq5+i4e8ZR//zeanskduu6j6Gi6npM67z7SO3P2ujG56i/OebcBy7iVcbHkY/RIv33Ktz/8F6IxX7g62NBPF4Hvrw3y9EfDRwXLyV26rOEigSil+lEagogCRyJHP+cok7CNAXVTMS76BYp1Lw9v9a1l0ItBZkEad7DRaueQ6LRcfFZP10MdriP0vcp4tOf9XwZn6LaSNHpsfS2vc3OX50fCm9Dfsj+qWz62NGzye+O+6Nrw59JjPrrcS/8WRWrHBudiPfPr2Y0b2F/iMV+4OtjQTxeB768N8vRHw2cFOD1OYWil6nP1ZZMIquu17Hq1rHETwkfFzl1rPoSRc+I+K4PKdS8TPVlJuJ1vqzuKwHn98g2i+qv3yPbUjm1p/r1033QiVH5s37qeifidd77nyJWZdw/GZN8XrWhZ1CdmYiv8/5MMxHvZXW/PFZ5nat7+ljs2sh2urGh+tU39bXImFRbW0R8tv9Kqi9wDIjFfuDrY0E8Xge+vDfL0b/SwHGh6sIKzoO/uHQ77lt4RRuvwF8GX82V5u3ZIRb7ga+PBfF4Hfjy3ixH/0oDx3fAy7qdZzg2/tuD7jcRW3hFG6/gM+99pXl7dojFfuDrY0E8Xge+vDfL0WfgAJwP5u1xIBb7ga+PBfF4Hfjy3ixHn4EDcD6Yt8eBWOwHvj4WxON14Mt7sxx9Bg7A+WDeHgdisR/4+lgQj9eBL+/NcvQZOADng3l7HIjFfuDrY0E8Xge+vDfL0WfgAJwP5u1xIBb7ga+PBfF4Hfjy3ixHn4EDcD6Yt8eBWOwHvj4WxON14Mt7sxx9Bg7A+WDeHgdisR/4+lgQj9eBL+/NcvQZOADng3l7HIjFfuDrY0E8Xge+vDfL0WfgAJwP5u1xIBb7ga+PBfF4Hfjy3ixHn4EDcD6Yt8eBWOwHvj4WxON14Mt7sxx9Bg7A+WDeHgdisR/4+lgQj9eBL+/NcvQZOADng3l7HIjFfuDrY0E8Xge+vDfL0WfgAJwP5u1xIBb7ga+PBfF4Hfjy3ixHn4EDcD6Yt8eBWOwHvj4WxON14Mt7sxx9Bg7A+WDeHgdisR/4+lgQj9eBL+/NcvQZOADng3l7HIjFfuDrY0E8Xge+vDfL0WfgAJwP5u1xIBb7ga+PBfF4Hfjy3ixHn4EDcD6Yt8eBWOwHvj4WxON14Mt7sxz9GjgYhmHYusE+4OtjQTxeB768N8vRZ+AAnA/m7XEgFvuBr48F8Xgd+PLeLEefgQNwPpi3x4FY7Ae+PhbE43Xgy3uzHH0GDsD5YN4eB2KxH/j6WBCP14Ev781y9Bk4AOeDeXsciMV+4OtjQTxeB768N8vRP8PA+fnnn//89ddf8zTAbTnDvL0LxGI/zuDrO61XZ4jH3vzyyy9f/VL2xx9/fHPtp59++vPLly/fnBP48t4sR3/LwNGAlNUg3ZMtSfH333//OkGOQvXFfTbrW01qL/voWQG2zFvYB2KxH1t8zXr1PM+sV86WeByVXHcrbk4d+3Wn4ufX6rioNuW7GgM+9urzbFzkPeBeLEd/NnA0yHPg1eDWoN2DsyZF91E9w2gxqbJ6Y5fPR2/rAMVs3sK+EIv9mPma9WqdZ9YrZxaPI1Prba6z5QPFrZ7d4+PHuUb7cflQLwN13H0ecVZfwmtYjv5s4PigHqG3S73J12Ctc54ANGEkVJVU65zMf+3k16psJkWvV+fL/JxPPt9h8En0qI/FqK7esPWm3i0QmRSrzqNJLLIuQFLjDo4BsdiPma9Zr/q6n7leVXtnpPOfx62uucB30Z+xKKpunfOd+PKnyuW9Os7qS3gNy9EfDRy9XT4aeDVIc8DnIM8Jo2SiYyUYL6v2lCD9DTknkMp5Miw0sfx41E7Xx1FdJeEuGYpMilsWGJH+BEhG8xb2h1jsx8jXrFfjup+5Xo3icQY0FvRZ8UjfCvnQfSt8TGi8qO06nvlenNmX8HGWoz8aOEqKInciNCgzuXTnclLkJPC3124HIJNZJr8ik2LeM8vM+viobtfHxHdFZJkUOjwZAIwYzVvYH2KxHyNfs16N63Z9TFbXq1E8zoJecPx5O38WetHJ8VCMfKzyarMsx584uy/hYyxHfzRwZjsb/taeyaU7l5MiJ4En4Dqf7WX5uq4JIUZJMe2ZpJj2bFL0t28tKp0/hcqM8OeelYPrQ/yPA7HYj5GvWa/GdT9rvSr8mc5G9V1xkg/rOOPv5UcivmKTPlY7ui7/lq+737Sf2ZfwcZajPxs4PsidR0kxE1tOipwEmRRzMmR54RNnlBRzIopZH7fUzT4mmRRH58TWpAlQzOYt7Aux2I+Zr1mvxnWzj0m3NnXnklk8jkznE49JPZcLbfdxN4a6mNc5tTH67JzVl/AalqM/GzgSljk4HyVF1RM1aLcmRX3WIK9yXR90TRMxf51a1LXsm9jSx1HdLgEkmQBnO0V6RoCtMF6OA7HYj5mvWa/6uq9er5x8hrPQbZqVj+Qn/1zkC5jX7XxVPvd41GeNCXbioWM5+o8Gjt5A3XwHoUuKhZJMWQ76WVIslAjL1L5PAO+Lo2s++bK893XWx1ndrUnR65Z1E7fIcmXuY4CkxggcA2KxH498zXr1fd1Xr1dOPtOZKP/48+aa6z7Jax7z9FV9zvI+LrvxV5zZl/BxlqPPwAE4H8zb40As9gNfHwvi8Trw5b1Zjj4DB+B8MG+PA7HYD3x9LIjH68CX92Y5+gwcgPPBvD0OxGI/8PWxIB6vA1/em+XoM3AAzgfz9jgQi/3A18eCeLwOfHlvlqPPwAE4H8zb40As9gNfHwvi8Trw5b1Zjj4DB+B8MG+PA7HYD3x9LIjH68CX92Y5+gwcgPPBvD0OxGI/8PWxIB6vA1/em+XoM3AAzgfz9jgQi/3A18eCeLwOfHlvlqO/58DRFx5s+RKJz6S+qCG/jOHM1LP4t+3txdX8eCb2nLcwh1jsB74+FsTjdeDLe7Mc/dnA0Tea5VdI51dAV7ktYg4R/zl8VMTXt/npW+QqPlvbupofz8Rs3sK+EIv9wNfHgni8Dnx5b5ajPxs4EudVxr/e+TNFfLW9pa2PcDXxuVXE59eH+3lE/LmYzVvYF2KxH/j6WBCP14Ev781y9GcDp4RdCTwXeUWK+K0g4j+Hj4r4Va7mxzOxMv/gcyAW+4GvjwXxeB348t4sR382cCTiS3S7+E4R34k57eCX6QXARbyulWmXX3++41bUTxepo/u5QK1+eztdfT1HWZV3un7my4c/o99Hz+ntF12/65m3+kf4ff1ZhNfVc2U/dc98QSuyveyP/JDPo/gJPU/eEz6O+xneC7HYD3x9LIjH68CX92Y5+rOBIxFfaEe+eCTi67MLNr0IuKgT+ac43U68C92i2qsyEpNqV2LX+1pIhEqYVn9TVNaxvwSon2pTdYT7pvCXiO45i/RT0Yn4vI/X0bP7dX+29JXT7cQ/EvH5Ald91P39ebKf/iIj3EfwMXJswfsgFvuBr48F8Xgd+PLeLEd/NnBcqPou8UzES/Tl7nHhbYhsqxPxWUZiUIKwrqufo/u7WO3EdIrZFKDZrgvdohPjuXPf3fdRvXz27FfhfUkx7ayIeB8DiZ6nK1PXunOjvsFzzOYt7Aux2A98fSyIx+vAl/dmOfqzgZPiTAIxhWUn4js6kZrlOxFfqF5Z9aPaUt9cnGZ7wp+lE5MuposUy91uf5ZXH7rnLB7dt6vnz9NdL7oXiiqXZVdFfF4X1Zbuk4Ld++CWzw9raEzA+yEW+4GvjwXxeB348t4sR382cFLES0TWOa/XifjcCS86EZqieyTiqy91n/opgVnlUlyP7u9i9ZGYLqqNRyK+jmVet3vOonu2Z0R8kdeLFPFCL1ve5xTx+dxFivgU6ML9WPfxtrudeHgdPibgvRCL/cDXx4J4vA58eW+Woz8bOJ2A891XP+fitD67MKzPJTy3iNTc5ffz1a6EeyEBmn2sMn5O99B9s79FitkqPxPx/jnpnrPIfuhZnxHx9Vz+bHqZ6ER8VzcFu+Ip6rq3l30u5Lvu5W1WD16HxwzeC7HYD3x9LIjH68CX92Y5+rOB0wnkoup4vU4Uq0zZMyK1qLbyHkUd+30kgnN3ufD75z27/j4r4nXvrc8pJJLLtDM+q9f5x+9Z/ah21Ff33agt72vW0Q66P3s+q9pMP6qcrvv9vH34OOVLOAbEYj/w9bEgHq8DX96b5egzcJ4nBb2f64Q7wKth3n4O/uKZL5z+wu0Qi/3A18eCeLwOfHlvlqPPwHmebndc50Z/YgPwSnL8XRX9uVcK6vwtT4rr/O1R/rmZX/PfNtZvlqptvZSLOpe/vRN3icURwNfHgni8Dnx5b5ajz8BZw/9tgIxdeNiLO8zbekb9eVeKeP+3MRL0+Wdco+Oqm39OpuMqp3b9Hv45uUMsjgK+PhbE43Xgy3uzHH0GDsD5uNO87UR8UiJbu+3571sK/aPu7rdo2rUvtBNf6FzVm90/24PPA18fC+LxOvDlvVmOPgMH4Hzcad4+EvEuwouuvP6RfpXNP4vxP4XzP8Opz/qH4zPuFIt3g6+PBfF4Hfjy3ixHn4EDcD7uNG87Ua6/WZf5n7p05f1/XUoR3/1DdaHzVVf3Srpz8Dng62NBPF4Hvrw3y9GfDZzaocpfSwPA+5nN26vRifKk/KFc1ZXfuhPvqHxd12589z/U3CkW7wZfHwvi8Trw5b1Zjv5s4OhvSOundqFkuUgK//vRWdtbfk19FPz/Uf9on+u5UwQUEgf1U/7z3cZ34n16hIRP/Rz9Q18XRZ/N7B8kJu/28zOcqa8fpRPliXbai9HfxFeZ0d/Ep7D3eTr6LLI9+Dzw9bEgHq8DX96b5ejPBk4ubLUI1iK2lVnbr6QW1Wf69QzlAxcQEgKrdCJgRJXVvfcUvslMxM/E+og9n2VPEf9MbD/KR/t6JlLEVzwzN/n/MFNxKP/k/16j4/rs7eUc18uzqPq6X5XLGN8pFu8GXx8L4vE68OW9WY7+aODo70CdFPFaLMu0sLngU9u+o6zF0IVc7vTXtVHbVcfL1TkdaxfYF1ndr655XW9/JPIeiU3foXeBoL4U3j/5L/uRbamcjv2a7uVt5H3Urj9zCpPykfzc9UfCR/f3mJZVHY+bXqQ632cs3a8u0Lz/I1LAVf06142Nosqmr1Qvy+q56mfXd9XPcVFl3V8q5/7xefMK/FmuivtTprGSOSOFdc4Hf9H0fNTVVTydbgyJ7hx8Dvj6WBCP14Ev781y9EcDJ4VKkSLe61ZZieoU8bpW6Lq3L8HkLw6jtnXd60tAFiMh6WKxrquu9zfxtlwU5HOqL/XT752Cs6g2/XnzeqFz3T2yTHfcPXPhPnUR3/WnfurFpMoqZil4PLYj3+cY07OUKW6zGDrps2rDRXyRY0vtyp/evren2BbeH6G6o1h4u1kmffBRXt0erEMs9gNfHwvi8Trw5b1Zjv5o4KQIKSRiitzNKqtrLjzVdokcLycBqfbrp7expW0X/DMB6IJWAs2fQ+12dD5Q3+un90/30XmJvRSjo/55e1tEfLUjX2Z91fFnLuqa0HOM+uNC2fvhz1c8EvEeJ1Hl1VfhY6As64iZiO/Ghr+MKB5Vzu+lfnh/NC5yLCquj0S84uOmfrwC7yu8F2KxH/j6WBCP14Ev781y9EcDpxNfLn4LF1OiE/ESWo6EUHef4lHbIxHvAssFn4vNrSK+qPp+XeI3fZFIPOZzbBG6W0S8UH/yPoU/c+GCVte6/mRZCV+n8+vI9znGVM7L6zm24O2pn6OxUdc97opbPk/hQltjyvuluhlX9cd9WXXcr68mfQrvg1jsB74+FsTjdeDLe7Mc/dnAyWspXHO3McWU6td5L5e7mdrdLZM4etS2CzWVdeGmtjqx6c/hgi6fV6g9WXc+d3gl4Pyc7tuJ5uqfyuk5/HkLXf/Xv/71/z6rvt9HfUwR72Ukbkf9cf9XO+qLzuXz6bjzvbclUezPqM/efz23RLqT42U2Nuq6fKv+FJ2/1Wc/V331e2nceH216+O8yH6+Et0D3g+x2A98fSyIx+vAl/dmOfqzgfPM7ugquWNZ4ihF2x648Dsb2fc94rYXrxa/V2E2b2FfiMV+4OtjQTxeB768N8vRnw2cFNifhXYry/a4X0fd9x0vD69CO8hlZ30ZSWpn/SovI69mNm9hX4jFfuDrY0E8Xge+vDfL0WfgAJwP5u1xIBb7ga+PBfF4Hfjy3ixHn4EDcD6Yt8eBWOwHvj4WxON14Mt7sxx9Bg7A+WDeHgdisR/4+lgQj9eBL+/NcvQZOADng3l7HIjFfuDrY0E8Xge+vDfL0X80cOq67NX/6DT/e8MZVa7+oWP99P/m0sn/v/td6L8a3Er33yienfwvL1/9fPnfZ45QLB6Njdm4ejWvuNcz4ws+F2KxH/j6WBCP14Ev781y9GcDp6652Hj1/+AyE/ErQueRUDsqnYjf+1ny/6RPtormotrxvtezjOK8yqw/szE9YmW8rfKKe608I3wOxGI/8PWxIB6vA1/em+XojwbOTGDrC3ok8l1Q1bH+a0D/Qhz/Ih6dK6Gne+i/SKyfvourtv2/Tey+XEdCWNeqXbXt/RgJv6LKq5zK5hcVqZy36WXUfn0u/Fl0zf87SPVZ7an/2Q/hz1wmv3TPWG3pXiqXca3r3v/O/+6XjFdZvoAoFh3qU9korulfteX9Un3ve332fo3Gpu7h5SSsfee+6qmM91PUeVH11Z8cG0X6WOdX8XvDeyEW+4GvjwXxeB348t4sR380cHxn1gVPiRuJeNEJJQkgoc9etspV29VmiiSJqmIk9rytQoK46qrvLlof7W7rmvfHn0H3q/bUpu86+738eV3Qul+FizoXk11fq66XlXDsnrH6IP+o7162UNmuXx6DjJvKZmwKPbu/cLhf1E7WdRGv8upv+kMiXj5wupgVPjazzxozXrfuodi5L4SX9Vj4OPJYiLp3tvUso3kL+0Ms9gNfHwvi8Trw5b1Zjv5o4KTYKyRIU/BtEUoSMy7E/B4SUGrXRdOWtgoXjRJfatdtRN1DZSSks676rL7peQuJykL3URsuUFN0uliUSE/RKqqu+uICPPtZ+LO6yPS4jkR8lvMY13m/V/bTn6fo/KLzXVwz9ur7qD/+zDruyilWHjOhZ/J7pE+zzlb/+kuhyiLirwOx2A98fSyIx+vAl/dmOfqzgVPXXGyMRLyLEl0bCTQXVVXOBY+u1z28zRS06rO35eW8fCfYOlJoiRSohfftkYgXKpe+K54R8RKLzugZO5HpcfF7eL+6e2fcZiK0rnv9kV/yPrrWifgsW5/dD6N7bBmbXs7Lpw8Sj5v804n4wvtUZWf+20KOL3gfxGI/8PWxIB6vA1/em+XoPxo4dV3WCb6ixIuX6YSS6nrZui7R5OcKndNx/cx+lIDycyne9dnrensphqsveQ/vW1m+YDwS8Vm3qLb9nItBF8gq5/30Zy5T2e4Z1YfCxb/arZ8ZF8XP71HonJ7Pn8FFq8g21E/vU9HFtRPxOq+yip/3Q8+nNquNbmxmW514z7revvBnrDozEe9lEfHXgljsB74+FsTjdeDLe7Mc/bsOHIkr4WKxKKElYX0kvF/ZZ7gPd523R4RY7Ae+PhbE43Xgy3uzHP07DpzaBe12QrVTWnZUcZw73Ed80YDP547z9qgQi/3A18eCeLwOfHlvlqPPwAE4H8zb40As9gNfHwvi8Trw5b1Zjj4DB+B8MG+PA7HYD3x9LIjH68CX92Y5+gwcgPPBvD0OxGI/8PWxIB6vA1/em+XoM3AAzgfz9jgQi/3A18eCeLwOfHlvlqP/joGj/xrwEVXO/5vKGc+UfRWf/Y9Mu/8Gs0P/7WT+X+qJ/zeKcG7eMW+hh1jsB74+FsTjdeDLe7Mc/b0GTv7/2Vt4Rpg/U3bEVtFc5Bca6f+PfyWz/qzEDRF/HVbiD58DsdgPfH0siMfrwJf3Zjn6o4HjXyokcZpfWKNz/oU9+YU7OqfPZfmlTH4tv0TK21E/8kueZmW7cy5m9X+t+5f/qJx/kVDuste1PCfqmixfLtTfuof3zb/syZ+t6ruP6rP3q45d7Nfxoy808p17j81HX4JgPypecAyIxX7g62NBPF4Hvrw3y9EfDRwXg0WJPd95LsGnMhJ/Lljzzzp8J95FfJWXgM06EphCwtlFa92/bFTWcQGdIr7o2lWZFLi6V/eyU5/VTtb1Pqi8fJN/DiMRX9fUnvBn7UR83reodvSSINxP7hc4NqN5C/tDLPYDXx8L4vE68OW9WY7+bOBop7gEYYr6+qxzOi+BXWj3OIWqykms+s6zrosUohKzvhOteqOy3r6edYuIr3NeL18w8iXB23GfZr9mLxLeRuH98f7ruCunmGS8Cj2T38OfsSzrwDHx+MN7IRb7ga+PBfF4Hfjy3ixHf8vA0Y6wi1EJx5GIFxKnIxGf4tiRYBe+E5+77KOyea7wPnu/XAxLCI+o6972SMRnH3StE/FZVn4Xo3t4W3q2jJeX8/Iz/8Nx2TJvYR+IxX7g62NBPF4Hvrw3y9EfDRzt2pZJ8Po5iclOxJeAVDmJRP+zExer2rH3a0JCNPvhbZVVG6Oy3ueuL3XOn6XO6biuqZzOOSrv/Sjqs+P9Uh86Ea/zKitfej8k6tWmnt3b7569E+9ZV+3XecT9sckxBu+DWOwHvj4WxON14Mt7sxz9dw8cF4uPdr8B4L+8e97CXxCL/cDXx4J4vA58eW+Wo//ugdPtUgPAnHfPW/gLYrEf+PpYEI/XgS/vzXL0GTgA54N5exyIxX7g62NBPF4Hvrw3y9HXLjiGYRi2ZrAP6XcMu5LBfSH6AAAAAAAnAxEPAAAAAHAyEPEAAAAAACcDEQ8AAAAAcDIQ8QAAAAAAJwMRDwAAAABwMhDxAAAAAAAnAxEPAAAAAHAyEPEAAAAAACcDEQ8AAAAAcDIQ8QAAAAAAJwMRDwAAAABwMhDxAAAAAAAnAxEPAAAAAHAyEPEAAAAAACcDEQ8AAAAAcDIQ8QAAAAAAJwMRDwAAAABwMhDxAAAAAAAnAxEPAAAAAHAylkX8Dz/8gGEYhmGnMACAq7Gc2Sop/uc//8Ew7ETGvD2OEYv9DBEPAFdkObOxAGHY+Yx5exwjFvsZIh4ArshyZmMBwrDzGfP2OEYs9jNEPABckeXMxgKEYecz5u1xjFjsZ4h4ALgiy5mNBQjDzmfM2+MYsdjPEPEAcEWWMxsLEIadz5i3xzFisZ8h4gHgiixnto8sQP/85z+/1v/b3/723bUsU/b3v//9u+tu//jHP76Wq591/OOPP349/ve///1dWex7e7W/fvvtt01xw/a3j8xb7LVGLPYzRDwAXJHlzLZlAZI4rJ9+fouIV90839lnivgSotVW9TmvXcWe8bVb+l0mEa/zeYy9z1bifGXT2Jf5NY1bWY5fv5Y5Lq+XZT7K+13Z6tndF5n7lWdlnm99Q6fMNweyXl6X1XkAgKuxnNkeLUBK2loku6SciTyT7qN7yFJMIuL3sfT7yBDxx7Gtc+oO5jlCY1k5Kcesrtd55Ta1oxwh8ajrs/ym++e5K1rlTn/JKb+4bzPH6nr5sfztflRur/NeNu+ZVmUAAK7GcmZ7lDi16Emw++6Ii3jfCavzuWPjyV4JW5YL8EjEZ5u5KNSx2ihTX/N+ZX6/bMvvLdPCpGf2un4+ra7VT1/8fLHTM1V73k8tbtlPWfbX+7zFX27pd5n/OU3XB/kkd9F03gVU/ex2ObE1K3/mOeyveaix5kLSr3dzQeNV1zRuH20i3DUW8o/ybM7xUV4pU87INSHLpVUZAICrsZzZHiVOieMu0bpwlXDTsSddP642JFBzpyuTvovSLOti2svqOHeF8ljtaQGqeuqX2vI+qx/+zC60vS3dS4t/fX4k4r1vfn/dz/s2EsPP+Mst/S5zEe/HXi796mPE/4xB17HXmHyMfWspxHMua150cyhFqcay2vB23e4aCxfimW/KMn+4ybfsxAMAfJKITwGpRU7H3a5Wijotftm2rK5pQU0x6aI0763rqutlu75mv1yMe386oernumdOP6m8++CRiPfr/tKg59Bzqa73WfaMv9zS77JchDvfZN9Vpn5mfex1NhoDdzfNge6FuKybb7I673Mt2xrNkzvGwjcf/HiLiFe+7HKeW/fiX+cBAK7GcmabLUC5o5yJuhO0qiPx6Ine67g9I+LTHol4tZUi3svIqm4nVB+JePlFi1UKbe9n9qUTFVrQ6rqLYj1ntxuoa3qOfDZZJ17SV7JchDvfZPsyRPznWvk1z93dcne3bKuIT8Hu55RTNPdzPN8xFprno7WhrJv/Kf478zUir9U5AICrsZzZukTpCXNklYw7QZtiOZNxlq/jZ0S8L9BuueBmW9kvN19sOqH6SMSX6Tllfh9/xuxLJypcxHcvPdl/2TP+cktfyXIR7nyTfZ/Vx15ns3FwR9OcyTHsv9Wq43zhLtO8ybmSdRHx/7V63rLMpZkLNP/lVxfw8unIMp/7PQAArsZyZhstQJ1gK3PB5wJzJtp1nLs1qr9FxGfdtEz62VaK2rq3FuNc2L1P3rb3udtxykUt6/uLj8o/EvG5qz+zZ/zllr6SpQjvRMzWl6O8hn3Mto6JO5jGYIrwshzbOtZ49bn2qO5orN8pFpln3dKXOtb1+jzyleepXBfc6jwAwNVYzmyzpNolaxedSrYSazKvk4lbC6Os7rNFxNexC2DZqGy25X1Rf/SMZb5g6BmzvPchxbHu7zbqt4v+RyK+60u3uHkfRvctS6FelvErqz50Itx9lou1m7eLiH+9ycd3t25+5PiU+Jb5i3zWkWkOZd0U8GV1Ps9d0bo8IVOZzIOZj9OUyzIWoxxX1wAArsZyZvMEjK1Z7u51wnzVcjdrJoy1gOZ57HpGnI9jxGI/Q8QDwBVZzmwsQB+3/DX7aLd+xVKYd79hkL3qxQE7vjFvj2PEYj9DxAPAFVnObCxAr7H8NfIrBHxZ9+cCKeC9TPfrfux6xrw9jhGL/QwRDwBXZDmzpUDEMAzDsKMaAMDVWM5sJEWA88G8PQ7EYj/wNQBckeXMRlIEOB/M2+NALPYDXwPAFVnObCRFgPPBvD0OxGI/8DUAXJHlzEZSBDgfzNvjQCz2A18DwBVZzmwkRYDzwbw9DsRiP/A1AFyR5cxGUgQ4H8zb40As9gNfA8AVWc5sV0uKv/76658///zz189//PHH1+ern2fhy5cvT8fk999///Onn37K03Bhnh0jV6Ge+9Gz11xQObeaJ8Uvv/zyzfmaczMqp8zKP+rPGVEeUi6dobIy1cnzW9qr614+6c4BAJyd5cw2S4qZUGdlt1ILaNlH0KJaVB+9vWdFvBb8UZmti1m1I5Eg1Df1Ixf/jhTx9bmeaQYi/n68Yi6eCc35nB9b8Dr12edyzc/Z3PFcU1T9zF/P9ufolH/KPJeOkG+7/PlsrHRfUffPnPpMewAAZ2E5s82SohK5eLTgbeEVIn7GVhFfi4OLgq5MUc+bi0tHJ+JXeHbhKxDx9+PZMXIVVuZHvug7j9qra4/m9az+mdki4uv6yD+PfOs8ysNia3sAAGdiObPNkmKK+C4p17HMF0qVlWkHrCuvhVLntXD4r8VFJ1hdQG8V8WJWptqqPj5azPyZ9CxF/hreSV+UlY/Sx/ly4PXkP/nE7/do9x7OTY6nu5Dz4xGPxOFI4Gf+KhvlgGf6cyYe5b2inj3/fKl8V3Q+7OKQebJslL+u6msAuDfLmW2WFFPE5460hKMfS3Cm+BTdTrwWAj/2xcAX2r1EvIuFLYtZPm999uf0Z6j28nlVN0WKt1v1vR/1ufqtFyDF4pFwgfMzm7dXJufHIzqR7qJxNq+3zqNn+nMmtuQ9z12FfNtRcRhdy5w4YlQfAODMLGe2WVL0XV8XiUW3mHrSr4Sci2cxEvES7EW+PNQioXb3EvGjNkekiE+8jfSBP2/61dtNP4mRT7qycA1y7t2FnB8zNLdn80AvwFmm20Ue5YCt/TkbW/Je+m6UT/1a+tpfqmSe/52r+hoA7s1yZpslRReXWuyUnLtFLhe6EpJ5LgVskYm9E/ESqSPB2gnu2YIiujK5ePlxPrfu24n4qtP5JnedvJ0UKSniu2d55BO4Hj5G7kTOjxn5m6sRs7nic3PE1v6cjcyDHem7Lp9uuaa4dtecq/oaAO7NcmabJcUU03UsAf7MYlqJXu18VMRXuZlgfYWIT/HtNmorF7MUEN6v3Hlyf6RfU8TnLlaBiL8fW+fe1cj5IepcJyZzvtTc89yi9rKcyD8BqXZT2Hb9uQKdiE+/ln8893jeq5+ZV7M9p9rx6xVPj1VxVV8DwL1ZzmyzpNiJ6RSYmWQ7vJ1uYchFtLuvFopcRCSIXynik67PSfY5X1Z8gaqfI4GdIsXFeC6CWiQR8fdjNm+vSL74yorMCUWKSyfbGAl4ISE/Kn+1WFReSR8p7yg/eb4sP6uc+1zrRbYxw9vq/NqdAwA4O8uZbZYUU5gWKdwz2dc1Lapd8vZraqc+bxXxhS/o2vl5VsTnAiPrym4R8d6ensXb9R2q9E+Znncm4nWcddI/KoeIvy4+Ru7Olvn5mdwpFrk5sTd38jUA3IflzEZS3J8U2LOXDYAO5u1fvHvu3CUWylPv5N33BwD4DJYzG0lxf8rn/puH3H0HeATj5TgQi/3A1wBwRZYzG0lxfyTa3d65kwjng3l7HIjFfuBrALgiy5mNpAhwPpi3x4FY7Ae+BoArspzZckcYwzAMw45qAABXYzmzkRQBzgfz9jgQi/3A1wBwRZYzG0kR4Hwwb48DsdgPfA0AV2Q5s5EUAc4H8/Y4EIv9wNcAcEWWMxtJEeB8MG+PA7HYD3wNAFdkObORFAHOB/P2OBCL/cDXAHBFljMbSRHgfDBvjwOx2A98DQBXZDmznTEp/v7773/+9NNP/++4nsG/AfXo6OvLn/mCJ77VFZw7joWff/7563PLHlE5YjTPfv3116/X6ucjVFaWuWZLX86GP2/5fYbymedkR3FLv3U8inF3DgDg7CxntllSzISaZet4yyK4Qgn1ar8WiF9++eWbheRZEf9oEXm0CIlqJ5+3jlWvfub1jhTxVa+ecQYiHpy7jYWaHz4/89hR7tCcSRGvvNXN50QCXlSbOVevFovMR3nsKA6Zkwv533/OqHh4ni/fV7vO1XwNAFAsZ7ZZUsxFLsX0u8gFY7RAbF1EtHjkIpSkP1ZJEb8FRDw4dxsLOX81h0Zzung0z7bM56qfQjK5Uiy6PKOXohmZk5NHsRq9cCWP+gEAcEaWM9ssKeYil4laOzAif+3s16otLQayol4MdKwk3y0k3pfsx6MFohiVqbbUt9kiVNe87+qL+prPUKQ/VC/FRfrZ66lPuo/7cLQ7Bten4n8Xcr4IzYcRo3oi552T87pstIFxpVh0eXCLwO7qOVW/y7/FKE92XMnXAABiObPNkmIucnWcv2bVIqpELJT4lbirri8EOlb79TMFq/MZIt4X+WyzI/1R9bxO9wz+vPJdiot8Nn/2Ol/n1F62kc8E9yDnx5XJ+SJyEyEZ1RM5n5OcwyOuFIsuDz7yY9HVcx7lKs+dM67kawAAsZzZZklRQtvNE7Evot2C6otkLpj12Xe2tFAUe4n4WZsd+QyJ9zvb8+fNRXHmJzHySfoc7kGOhSuT80XUudn4H9UTo7lWaL65eb5yrhSLzFvFlpeZrp7T5V9RMUhfj+JyJV8DAIjlzDZLirnIKZkrGaeIzyRdu8baOc62RiK+fo4E60hwzxYIkWWyDT9WX3JByWcougWoyIWv6uYu+kjEd8LkkU/gXuRYuDo5f3MOdTwqs2X+VP1uPjpXikWXZzJXdjwqk/FLMl+OyL4BAFyB5cw2S4rdIufnUsTnYpfidKuI12fn1SLe/xY/bdRWPkP1w/vpC6A+y7y/KS5mfhLd4joqC9cnx8LVqbHu+SL/kX35I/NPzrNky/xRnhDVlt+3uFos6nncL5W7dCyfZo7MnJx0dZKq776tNjM+V/M1AECxnNlmSTEXuUzgLtyrnLeVOyvZ1kzEF74oSyy/UsQn2WaH/2ahyDq+4FdfR//wNJ/VfZN+rOO6DyIenBwLd6DmWj13WfdSrPmtfJHmuSVtNo/yhT/zSJ27EvKnzPNY5vX0TZlikxsZI/85HuPOr905AICzs5zZZkmxRGImYN/tyt33TOi+A5aC85GI94W4ylXbz4r4ZxaRbLPD29Nzu49y1y4XJD1vPmv6xv2oOoh4cHIs3JnMJXtzp1jkRsbe3MnXAHAfljMbSfFz6Ba7fOkBWIV5+xf+QvwO7hILbT68k3ffHwDgM1jObCTFz6HbJS9fd78FAHgW5u1xIBb7ga8B4IosZzaS4udRvnVjFx5eBfP2OBCL/cDXAHBFljMbSRHgfDBvjwOx2A98DQBXZDmz5W4xhmEYhh3VAACuxnJmIykCAMAZYL0CgCuynNlIigAAcAZYrwDgiixnNpIiAACcAdYrALgiy5mNpAgAAGeA9QoArshyZrtiUsyvDX/Vf+3o3xq7B9X32ZfY+De7zsoV1W99+dQrv7TFv8V2i28+KzZC7e/9//GXb1/9LFvx2L6Tev53fnOq85G5ehR/wve8Km8BAByJ5cz2KCm6UByJtfom0tVFz0Wg7FFbEmolGqov/gwp4qrMo2fcSj3nq8Wh+p8CsO5T9xvx7HP5l09V3Vnbz5B9V78qDhVHv89nxkbkl2ypL4mP41f441UCNsfzFuq+OX5WyHh5rLbwEeHcsZIbxKO5Wj5TvHws6NpHnsPbfoZRnz2/yid35c7PDgDXZTmzPUqKtYC4QNAi8pFFTtRClyLro7vE1S9fQF+16KlfnSD8CNVm9xKUz5FU+awzwwXCq3Yan/VtPtOz9R+R7eXxiFf4Y+u9PoO6byf+PsLKPMxc8RE+khs+OldHYvoz2drnV70snpUt8QcAOBvLme1RUuwWlhI92rHrxEsdy0biaMuOY7VdC5Z+G+A7p34PFw6545z912Ipm72M1DN6Od+lzF1C74PXm1HPpf7mwqxdTYmZMgkLv68/36i/KRByp1H+VT0vm+2qn15H9fK8dna7+z4bG/dDjkeRzzUSPL7z7s9WpjiO4lv3rjry05Yd0jrvojCfzV/IXAhXGcXR23BfqB8dGkP+jNV/j5GPW91Dbco6HxaPxo234XlAz1jnfU6J2TM5mQfkn/rp98j71/P4c9f99Iwag6O69dmv5VjMuVZ08ydRnxMfVx73Mo2h2bzxZxnd+0zIFwAAV2I5s82S4mhhcRE0WgD9OBe6wsuN0GLui1Iu8FqgRPWr+l3nc9HSguiL/ej5qx0t3noOHeueei73hwsyCaYO3bvK5DMUKdyqHX8ev6byfi/vb8ZRPiqqjF+re/hx+j/7lAJn1tZqbHyMFVm36MZa9m90Pn05i6+uZbuzseTtq37n03wGiTbvW53LcdD5o8gxpGPd28dU9j99lGSs67OOZ3lAn71u4nVHZB7wMaJrPv7dr+nTKiefqOzIL/Jhl9MKHyuF+1vHfm+RY3x0vtp238zmTT7LFfBYAABcheXMNkuKuYD4eS1Uvtjnwt+J0+68jmVapFxkiFwEO4Eg8ZxCodrKF4IsU2T/Cq+bC6n3M0XWCG8vxVvhfii8ryksHvXX49j5y/2ZYsifJcWQ++FRWx+JTVc+6WKZcRKPfJ/1PL7dfYouBsLbq8/VluaJi76Ma513n6T/i5xzTo6has/Lel3vR5HxcB7FOvvkvumewUk/jnJD3t99mnnD+5s+Ljw+Gd8snz5Nqr768Wj+OCN/py+75x7Nm/TlFbja8wAAFMuZbZYUa/HoFhZfOFKg+II7ajsFg0hBlWKqW5R8YazPaldt+aKXfev6UOTCWagdb1fmC7XKlnW+K7rn8H6mcChcmKT/UrQU3p7Hy+tmO4XHvOrls7oA8Xt0z+T3/WhsNLYyLsJFnMj++nnvt9/rUXxTNIkUf47q1L3qs34WPsZd9OVcyOsi54joxpA/d6G+FDnms6yTPisyJ6QPRfcMTtd24f7Qs7l539MnniOy/fRzxtf72/k08fqP5o9Tfer87c/S3T/b92fLmF6BfH4AgCuwnNlmSTEXw0JiTYtRfu4WoqQTfDrvi1Auenm98EW2PueiVeXrXC7WM1IQ+jN3C2mHC4ckF16ZC+0UOvUcup6L86y/qqu4uI9SeMpHKtvFX6QfRm2p/itik/1z3D9F9k+oDZH9GtUTI7GVMXAUrypTdcskoFN06RmqTI51tSHU164/OYa65/K6LujTR8mjWI/6VPgzdmzJDem3JMeS9zfnTj5LxtfLp087ts4fZzb+/Xzef1av8JhehW5sAACcneXMNkqK3QJRC54v1ikM/NojqmwuiC7Is20/pz6liKm6KRAkGmYCMHGxpHtooc8+OFXHF9zsf+HP6LhYqJ9+D/ld5HPO+ptx9LrZx/rsZVMYOymkHrWVfS62xKbK6PzM9ymYRn7OflcZF3Wze6QvnVH/CwlF9afq13HW8Wfo+u+CU31xnzspVvO5VV94XzKWSV7PWNfnUR7IOHVU/e7ZdS7v7yh+Gmt6Tt0zRbnfq4uv9zd9mmT92fxxMjYic6DP82I2b4rZtbMyijsAwJlZzmyjpKgFxC0XmhQaWhTdZkjIdOWzbSGBK8sFt/rtZbwNieHR8wgXSFrEffHOPqQI6Prm17uF1QWaFn9vy8k2Zv1NgZB1PQZ13st2Y0DP1AmaWVsfiY2f73xX6LlFxkh1s98+Zv3ZvJ6Lx27MjM4L3cP7V8fejxSA3UtPkc/TzZGi80c+t/qcYrHQPbo+FLNYj/JAPuMMb9/bEPXcfk3PVv2tz17f/eBjWj7WM3ZxrHIac+nTJOvP5o+TY199zhzo7alPWXcW0ytwxWcCAFjObFdJihIIV+cZIfQsEkBbGInMjj1i80hgfSbvvDcch2fmD6zx2XkEAOAdLGe2qyTF3LW6Kq98zhIcLj63itFnXyRe2ecR9SxbXypeSe6+wn3ZOn9gnausVwAAznJmu0JS1K+St4rKM+K/Sn8V/mc4ZVtEsP5MYatY2Ss2sz8t+Uzq2UZ/4gP3QH/S8o7xdzdemf8AAI7CcmYjKQIAwBlgvQKAK7Kc2UiKAABwBlivAOCKLGc2kiIAAJwB1isAuCLLmY2kCAAAZ4D1CgCuyHJmIykCAMAZYL0CgCuynNn2TIqv/H+U8wtmAADg2uy5XgEA7MVyZtszKfoXBHX/17j+q7Yt+P89rrYe/beHVWbLf6PYwf8HDgDwXrauDwAAZ2I5s+2ZFEsE6//U/uhO+t5f7vPK3yIAAMDz7LleAQDsxXJmmyVFCW3tkGsn2794yL/gJIW17177znuVU/0yiWP/xkOJZi/rX6qTZdWPbFvncyd99kVHdVzlVV9fcCR7tOMPAACvp/IvAMDVWM5ss6Qo8S6RrWOJYYl5/UlMfu24717nzrv/aU2Rf15T110wVzv+wpBlc1de7Un464WgUL/9twLygz7nty96eQAA2J/ZegUAcFaWM9ssKaZwzr9Zd/GbIrxwce275UUKfm9L112Y1+d8efCyuTvuLwCF9yVFv7etHXinezYAANiXzM0AAFdgObPNkmKKY9/NLuqahHkK68J3r104d6LYRX533V8oHpWta/n3696X+uzmvyHIZyzyT3EAAGB/co0BALgCy5ltlhRTHM9Efe6054521fU/X0lRXO1I5HfXfWd+VjZ/e1BI6Pvn0a561c1d/bpXCnsAANiX2XoFAHBWljPbKCk+2lkvXPC6iFddiesUzv7nK8JfEOp6ls8Xgu6++eIgfCddfRn9fXt3LXf2H7UBAACvp8vvAABnZzmzjZJi7qw/EvUSthLvJZwlfPPPUbxsXUuRL9GsMn7frqx25eseXkf9zz+R0UuB97fonrHQy4Huq3Kj3XwAAHg9XX4GADg7y5ntiEnR//QGAACgOOJ6BQDwUZYz29GSov/9OgAAgGBtAIArspzZjpYU809vAAAAiqOtVwAAr2A5s/nfhmMYhmHYkQ0A4GqQ2QAAAAAATgYiHgAAAADgZCDiAQAAAABOBiIeAAAAAOBkIOIBAAAAAE4GIh4AAAAA4GQg4gEAAAAATgYiHgAAAADgZCDiAQAAAABOBiIeAAAAAOBkIOIBAAAAAE4GIh4AAAAA4GQg4gEAAAAATgYiHgAAAADgZCDiAQAAAABOBiIeAAAAAOBkIOIBAAAAAE4GIh4AAAAA4GQg4gEAAAAATgYiHgAAAADgZCyL+B9++AHDMAzDTmEAAFdjObNVUvzPf/6DYdiJjHl7HCMW+xkiHgCuyHJmYwHCsPMZ8/Y4Riz2M0Q8AFyR5czGAoRh5zPm7XGMWOxniHgAuCLLmY0FCMPOZ8zb4xix2M8Q8QBwRZYzGwsQhp3PmLfHMWKxnyHiAeCKLGc2FiAMO58xb49jxGI/Q8QDwBVZzmzvXoB+++23r32Q/f3vf/+uzF5W964+VJ/yWto///nPr2X/9re/fXftXfaPf/zja5/qZ17DrmXvnrfYX0Ys9jNEPABckeXMNluAJFRlLg5//PHHad0tpvYl3N8tQiXiq195LS37fgST/7a8hKQpnqP6Pg7+/e9/f3c97RlfYs/bR+fe1czHb/omNwoyv/i1aifb9uvd+M/7Xdnq2d0XuYmheS/z+Z/riefOrJfXZXUeAOBqLGe20QKkZO2LWiVsLWCvEPEpOo8ojO9iWjgrrrkwK051vn6miOkMEf+59tG5dyXzMeljtY4l4CXcPecox6kdjVnlH13P+ZB2l1jUXM71wH2bc97zRfnb/aj1Q7lfZfOeaVUGAOBqLGe2UeLU4tcJ6jrvJnGvhK7zKfhlasf/fMV3ePyeo100v58WALVV1/VC4P1Rm8/051H73cLkVuVzccuXlWqj6vqzeru5+yVLMd39JsP73tWR6bra8HIS9iniRztrec+yR/3xvtfPR8Lp7uY+xf4yjUmJzdGY7caX5p+udXOhs7vGQv7RvHe/+3XPRzLlRF1DxAPAnVnObKPE6cKx+xVz7sR7eU/aVW4kXl0052JbNtpFq3b8fmrf++QCU8I7y5TVZy3anYh/1H7W9Wvq9xYR78d6TvXbd8fdB3oGWS6a6dNqp4tlmT+rt6HjjFE+g2KlPuczP+qP+u7XsbGVn/Ic9r0Qz/mued3NgxSlGq9qw9t1u2ssXIjLr+4fxUL+dJNvlS8Q8QBwZ5Yz2yxxuhDOhe+ZxTHLpPD13WpP+Cn6VL/KdPfrRKYvKik8vQ9VpxPxW9t3oV3m90lBm/1Qu7ruLy/qRyeqdS+Zi/j0tV/vXgDqfFl9dnGtvns/3Vfelt8vrz/qT76AYHNTTLBvTXlJ4+6ZPKU5oHyTbY3G6B1jIT/q2bv5PRLxymFdbnUb5SkAgKuxnNm2LkBKrErIWxdHJXK3FHoSpF6mjrvErj5093MxnCK7TOc6e0bEd+3rmt9ntCut649EvK77fSQkJDTcOhHf2WhxVP9dXHf9dF+lZWx1r0f9GQkkrLfyVZ67u2l8+gvu1jyVgt3Paa7lfJDdMRaau/LNVhGf4r8zz9N5rc4BAFyN5czWJcrOcgHbsjjqnOpkok8Rn+dcNGZ/uvvNRHZZPkPaR0R8ilq/Rwra7McjES9fy7pd+LJOxPvzz0xt12dfRL1fnYh30eOW1x/1BxH/nClW2H9NYzPHT+aQzEllml85r7JuzlvZ3WKRecHPe75UHpNfXcB3Od0tX6D8HgAAV2M5s40WoFoMOyGqhJwLXCd6c9FTUk/h64unxFydU/lcmEf3m4lsWb58uH1ExPtzpqVAVR+2iHjdJwVGZ3mfjNHMqpz7xV8cdM7by9imeRy7+qPyXayx783jcnfr8ogsx5WO88U0BWlXN19MZXeKxUhcl6Uvdazr9XnkK8/Tyi2ee70NAICrsZzZRkm1bLYDrERbVgm4E71lWvh0rawT8Ur4ZS4MtZC61b27+81Etlu21/Xn2fa7frogdV+6SM9263h03S2FhPdhdN+yjI9M17Mtj0WKcPXTzceIn3/Un67v2Njcp3c2391N0xzxHFSmMeo5LE1jPOt2867O57krWjffZSqT81t+7PJjmeZ/xmKWpwAArsZyZvMEjK2ZhEQneLtF/xnTwtmJ4yyrhbLbkcSuZV38sfcYsdjPEPEAcEWWMxsL0MdNu0gu4me/dn7GUph3vyGQjX7dj13PmLfHMWKxnyHiAeCKLGc2FqDXWPfr4o8KeFn+OU0n4FVm9Dfq2LWMeXscIxb7GSIeAK7IcmZL4YlhGIZhRzUAgKuxnNlIigDng3l7HIjFfuBrALgiy5mNpAhwPpi3x4FY7Ae+BoArspzZSIoA54N5exyIxX7gawC4IsuZjaQIcD6Yt8eBWOwHvgaAK7Kc2UiKAOeDeXsciMV+4GsAuCLLmY2kCHA+mLfHgVjsB74GgCuynNk+Myn+8ssvX+3K/P777199KPvjjz+yCMDL+cx5C89BLPYDXwPAFVnObFuSYgnxKvfly5e8NMVF/K+//rrpXntR4vunn37K009R/nDhXs/40TYBtnCkubQHNcf8ZfnR5oCX7eak8lH9fITKyjIPXi0WuTFRxyOUA0dxKd/P4pD8/PPP37SXdOcAAM7OcmbbkhSVnDNBP2Klzl68QsTX4l6LjtCCBvDZ3G2c1TyTeJagH4nLyjl+rcq6WNdxtflIxOfmQ/Uhc9rVYuHPI0E/+g1j5VBdU/5TnMp37t8qm75zKh6eT6tuxvhqvgYAKJYz26OkWElUC2iW1TXt1Odi6SI+RXPurHm9vFbmdX13J5N+3U+7OVoA8j65s6a2q57vQmlx8vv5IuQiXm3mi4HfZ7aAATxDjac7s0WAi9FmwpY2PI+MuHos6vnytw8jKv+N/OX5Msnfao64uq8B4J4sZ7ZHSdEXukzQEry6nol4JuJzcfSFosqpTd1D6KXBj1VWQtrbHS3g2Z9C4t8XEr3AFHq58J2mup7nhT+HjkcLHMAzPJq3V2frXBrNzWIm4vPPRMpGAvTKsZD/HonrInN1MsrFualSNorLrH0AgLOynNlmSTETeO6kdEK4jrVgjkR8V8/L+qLrfcj+FN5W9q+oNvNeRdeH2aIuXDz4/XLh6X5z0fUPYIUcW3ei5lHO3aSuSxCOxP6j+Z6bEiOuHIvcNEmUk2UjXz3y5ZaYFlf2NQDcl+XMNkuKKTqViCWwOyHsIncm4j3xy1S2ymlx9d2dXDBkMxFfVLsqK7q+d4t6d89OxHu5+tzt5JV1/QN4Fh/Ld+KRGOyoOZdzXedzvotu/o7m7lVjsVVYO+WLTvR73kzqPunrUVyu6msAuDfLmW2WFH03y60T5l5ni4jPek7et9uV7xiJeFF90fWuD92inouPP193P92j24kHeBV3HFu5ibCV0Vzs5nuS87+ja/vsSFg/S5cTq51Hft76crbSJwCAo7Oc2UZJcZRUPbl3QniLiC9Gi6OE+ojZr3e7BcTx693C3i3qLhpUZybi/Zz/RgHgleTYvTo157p8JHxe1rzzcqM/qevme6Lf4olqN+f81WIx8leh/Fy5sD5nuTpWflbZLs93VF33bdXL+FzN1wAAxXJmGyVFF+COJ+YU5sVWEf/oz1Tymi/KuVOve3SiOst211SnW9QlHsq0yKSIz2fxvuZzZPsAK+RYvjo5j30+u7AsfM6WZY7KNh7NSwl5Wf4mQP24ApnLZLn5oRyXvvE1I6+N/OdknJPuHADA2VnObEdLit0OeSfOAe5MzpE78+78cKdYjDZ39uJOvgaA+7Cc2Y6WFHPHvnj3wgFwNI42b99J+WL0ZzZ7cJdYPPpTxz149/0BAD6D5cx2xKSYv4Z95y4bwBE54ry9K8RiP/A1AFyR5cxGUgQ4H8zb40As9gNfA8AVWc5svuONYRiGYUc2AICrsZzZSIoA54N5exyIxX7gawC4IsuZjaQIcD6Yt8eBWOwHvgaAK7Kc2UiKAOeDeXsciMV+4GsAuCLLmY2kCHA+mLfHgVjsB74GgCuynNlIigDng3l7HIjFfuBrALgiy5mNpAhwPpi3x4FY7Ae+BoArspzZSIrfUv748uVLnv5K922yW9G3HcqqraviX9a16i+Yw7w9DsRiP/A1AFyR5cw2S4r1Tam//vrrN+ckRvf4mvOZoP4sZvd0ES8/bBXjXrba38uHz1Cx/ui341YbLtyrvRL18Fpm8/aK5EvwozGV3/qsuVbj08/LZuM+62R+uFosKk/58z7KcTXfVTZf2suv3tajnJflk+4cAMDZWc5ss6SIiP+W1Z14iXZndp938QoRn2PmFW3C9+R4ujo1hjRfHr1AS3SPjpOa01vbqj7kC8Ss7TPizyNBP8r3FRef335cfvJ8mS/4SbZV5TMuV/M1AECxnNlmSTEFWdGJ+DqWeflcHFMES8h6/SJ33VSuyF0x9cMX9vrpC4nK+r1zt0l4G12drv/Cd5G8nIt4f171Pf2col9+7Ppb5K6jnkF1dU7iI/1bZbMN+S/vLbys992fRf5w0ZP3zvEF2/BY3JGcM07mnULjPNHYHjGq58zqX4F6vm7DoVsL/LeMozh0bXm9GVf3NQDck+XMNkuK3UKZibsStT5nIs4k3olgv3/uxGTCzwXX21O/vH6K4TyvflY7es46732sz7rW9V/9K6Hq965jiVfvh7cn0s/ZbwlxUeXVdvrE26+f3ieR9xNd+by3zo1irrazX6LO+ZjIGMM2Ot/eicwtTjemunk3O+8v27KcG+LKsch872SeKlS+rmU+L7q4lf/T111MirwfAMAVWM5ss6SondTOuqReKIEXmbBnIrjIRSGvd+JTZbrFRu3lgu4CO8nydT8XzKP+Zz1/Fv/cLWz5XOmHzo9qI4W3P5sWx6TrQ5FtFXnvDn92PUvn+/RfMYsFjOniehdqfOU4cnLcFTnHitGLptAYHuU6MWvj7JTfRvMz85TIvJjW5ZNHMRXd/QAAzs5yZpslxW7hS7GsRO6mBJ4CMEWcly3U9uj66KWiymS/hPdPfalFKZ9L5D1d2M76n32SFbnYVRven/RzV37kxxQiubMoIZ++kS/9ebaK+FnM/VnUt+xr2kgkwBiP+Z3YIqx9PIqcF8UWgeqWc0NcNRaPhHXmqcJ34ju6a56jZBkrkfcDALgCy5ltlhRTXBYulruE7cdVfyQ+s2yRi0Je7/ojRiJe+OI/2/3Nez4j4nNxEvlchYvvfKnI8imkOxEvGwmN0YLsQmaLiN8S84yRBFT6D9bJ8XQHNC9G80zkmC2ynueDGVUm20quGAsJ6xldzs3c5eSGg/NMPAAArsZyZpslxU6QdSJeiVdJWotliUMXhXUtRbAf585YLsazRSD7kvh1teP91nN6/4utIj6f1ekWNj+XArs+e/nODyqfLwAjsu/CX2i6Mnnv9HPGvBszfq7KPhJF8JgcT1cn52zi46rGs4/jnF9F5poRVcZ9XffPeX61WKT/HM1/zfcq534c+VX1Mjc41Zb71vOyuJqvAQCK5cw2S4qdIEsRpx2bsipfiTh3aWUpEpXUdT0XDr/W3U9WZL+6si4eR/et4xURX1Q5v5/quWCXQM/+5HmV17WRiC/8nmVaRLM/8o2fS59nG3nvYhZzjRk9Q95DcXLL9uEx5bc74fPDrUhhWeTYdzQfvfwMCXlZ1sv2z0w3P8syl3me7coV6bdcSzoyzkl3DgDg7Cxntncmxbp3LojwHN2LFn69Pu+ct0fDX7TfwZ1i4b+5ewd38jUA3IflzPbOpIjY/Di5U979RgKuxzvn7dF493i/SyyUW97Ju+8PAPAZLGe2dyZFRPzH6X79jU+vzzvnLXwLsdgPfA0AV2Q5s5EUAc4H8/Y4EIv9wNcAcEWWM1vu4mIYhmHYUQ0A4GosZzaSIsD5YN4eB2KxH/gaAK7IcmYjKQKcD+btcSAW+4GvAeCKLGc2kiLA+WDeHgdisR/4GgCuyHJmIykCnA/m7XEgFvuBrwHgiixnNpIiwPlg3h4HYrEf+BoArshyZrtrUqwvSKovSnqW1XrvwL/C/J3fsgiv567z9ogQi/3A1wBwRZYz2ywp1leZ11eaO3t+I2jd57O+uGhVjK/We4b8FtYVKnYu3MuXH20TjsNs3sK+EIv9wNcAcEWWM9ssKSLiv2e13jO8QsSn77pYwnmZzVvYF2KxH/gaAK7IcmabJcVO+HUivo5lXj7FaApgCU2vX+gebv/617++u6/qCv/zkeq7qD7VrnSdq2vVj+xLffY6Klvm5VSv2tR1f+a6Tx2rL9XHfEaJa29Dz+HH6qv8UZ/rp/qpY1nGRPfxtkTW/ayXJfgcNF7g/RCL/cDXAHBFljPbLCluEfElVvVZYtWvpXBMEe/3r/u5kE5xKfEsSjDrT0byz0e87xLLo75kXQl+P9Z1iV+1nc9c5bp+5856+tHJ8irrfar2s4+d7/J8kX3OlyE4PsTr</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Ausführungen
 und Bestimmungen zu den geeigneten Messeinrichtungen sind den folgenden
 Grundlagen zu entnehmen:&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Gesetz über das
 Inverkehrbringen und die Bereitstellung von Messgeräten auf dem Markt, ihre
 Verwendung und Eichung sowie über Fertigpackungen (MessEG) &lt;/li&gt;&lt;li&gt;Verordnung über das Inverkehrbringen und die Bereitstellung von
 Messgeräten auf dem Markt sowie über ihre Verwendung und Eichung (MessEV) zu
 entnehmen.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Kontakt zur Bestellung und Änderung von gelben Tonnen:&amp;nbsp;&lt;a href="https://www.rmg-gmbh.de/gelber-sack/landkreis-mettmann"&gt;Dienstleister RMG&lt;/a&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
-    <t>IV-20.2 Amt für Finanzservice - Steuern und Abgaben</t>
+    <t>I-20.2 Amt für Finanzservice - Steuern und Abgaben</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Offene Sprechzeiten&lt;/strong&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag 09:00 bis 12:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 15:00 bis 18:00 Uhr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Telefonische Sprechzeiten&lt;/strong&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag 14:00 bis 16:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 09:00 bis 12:00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>steueramt@hilden.de</t>
   </si>
   <si>
     <t>+49 2103 72-85620</t>
   </si>
   <si>
     <t>+49 2103 72-0</t>
@@ -837,63 +846,63 @@
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="436" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="106" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="360" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="362" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="196" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="324" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="122" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="38656" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="205" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="61" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="494" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22" bestFit="true" customWidth="true" style="0"/>