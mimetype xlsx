--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -316,51 +316,51 @@
 </t>
   </si>
   <si>
     <t>SEPA, Lastschrift, Mandat, Bankeinzug, Bank, Einzug, Bezahlen, Bezahlung, Geld, Buchhaltung, Zahlung, Stadtkasse, wiederkehrend, Forderung, Bescheid, Rechnung, Einzug, Fälligkeit, fällig, Forderung, Kassenzeichen, Kontoänderung, Bankverbindung</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Insbesondere für wiederkehrende Forderungen (Grundsteuer, Kindergartenbeiträge etc.) empfiehlt sich das Lastschriftverfahren. Hierfür können Sie der Stadtkasse ein Lastschriftmandat erteilen. Der Einzug der Forderung erfolgt pünktlich zu der im Bescheid oder der Rechnung genannten Fälligkeit.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sie benötigen Ihr Kassenzeichen, das Sie dem Bescheid bzw. der Rechnung entnehmen können.&lt;/p&gt;&lt;p&gt;Dieses ist in der Regel 9 bis 11-stellig numerisch, wobei nach der 6. und der 8. Ziffer eine Trennung durch einen Schrägstrich erfolgt:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Beispiele:&lt;/strong&gt; 123456/01/1; 123456/01/12; 123456/01/123&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Bei den Forderungen der Stadt Hilden ist generell die Gesamtsumme zu leisten, die sich aus dem Bescheid oder der Rechnung ergibt.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Befreiungen&lt;br&gt;&lt;/u&gt;&lt;span style="background-color: initial;"&gt;Nein - Bitte richten Sie Anfragen diesbezüglich generell an das jeweilige Fachamt.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Ermäßigungen&lt;/u&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Nein - Bitte richten Sie Anfragen diesbezüglich generell an das jeweilige Fachamt.&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Der Antrag “Online SEPA-Lastschriftmandat” kann nur mit einer gültigen eID des neuen Personalausweises (nPA) in Verbindung mit der AusweisApp2 beantragt werden.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
-    <t>IV-20.3 Amt für Finanzservice - Zentrale Buchhaltung</t>
+    <t>I-20.3 Amt für Finanzservice - Zentrale Buchhaltung</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Offene Sprechzeiten:&lt;/strong&gt;&lt;br&gt;&lt;span style="background-color: initial;"&gt;Dienstag: 09:00 - 12:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 15:00 - 18:00 Uhr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="background-color: initial;"&gt;&lt;strong&gt;Telefonische Sprechzeiten:&lt;/strong&gt;&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Dienstag: 14:00 - 16:00 Uhr&lt;br&gt;&lt;/span&gt;&lt;span style="background-color: initial;"&gt;Donnerstag: 09:00 - 12:00 Uhr&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Am Rathaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: 781, 783, 784 / Haltestelle: Am Rathaus</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist barrierefrei möglich.</t>
   </si>
   <si>
     <t>stadtkasse@hilden.de</t>
   </si>
   <si>
     <t>ja</t>
   </si>
   <si>
     <t>+49 2103 72-85298</t>
@@ -744,51 +744,51 @@
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="126" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="287" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="355" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="370" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="537" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="198" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="62" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="61" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="546" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22" bestFit="true" customWidth="true" style="0"/>