--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -365,54 +365,52 @@
 Identifikation.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="font-family: " times="" new="" roman",="" serif;="" font-size:="" 12pt;="" background-color:="" initial;"=""&gt;ggfs. Vordruck der Rentenversicherung&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;&lt;strong&gt;&lt;o:p&gt;&amp;nbsp;&lt;/o:p&gt;&lt;span style="background-color: initial;"&gt;An-/Ummeldung Wohnsitz:&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin-left:18.0pt"&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span style="font-size:12.0pt;
 font-family:" times="" new="" roman",serif"=""&gt;Meldeschein (nicht bei Umzug innerhalb
 Hildens)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="font-family: " times="" new="" roman",="" serif;="" font-size:="" 12pt;="" background-color:="" initial;"=""&gt;Personalausweis und/oder Reisepass als
 Identitätsnachweis und zur Änderung der Wohnungsangaben&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="font-family: " times="" new="" roman",="" serif;="" font-size:="" 12pt;="" background-color:="" initial;"=""&gt;Wohnungsgeberbestätigung oder
 entsprechendes Zuordnungsmerkmal&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="margin-left:18.0pt"&gt;&lt;strong&gt;Beantragung der Befreiung von der
 Ausweispflicht&lt;o:p&gt;&lt;/o:p&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin-left:18.0pt"&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Nachweis über dauerhafte
 Mobilitätseinschränkung oder Unterbringung in einer stationären Einrichtung.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;&lt;strong&gt;&lt;o:p&gt;&amp;nbsp;&lt;/o:p&gt;&lt;span style="background-color: initial;"&gt;Meldung des Verlustes von
 Ausweisdokumenten&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin-left:54.0pt"&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sofern vorhanden ein altes oder
 ungültiges Ausweisdokument&lt;/li&gt;&lt;li&gt;&lt;span style="background-color: initial;"&gt;Geburtsurkunde&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Der Service richtet sich ausschließlich an Bürgerinnen und
 Bürger mit Mobilitätseinschränkungen. Diese muss im Rahmen des Antrages
 bestätigt werden.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Viele der angebotenen Leistungen sind gebührenfrei. Die
 aktuellen gebührenpflichtigen Leistungen finden Sie nachfolgend.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;&lt;p class="MsoNormal"&gt;Bitte beachten Sie, dass im Rahmen des Zuhaus-Services nur
-Barzahlungen akzeptiert werden können.&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;strong&gt;Kosten Personalausweis:&lt;o:p&gt;&lt;/o:p&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p class="MsoNormal" style="mso-margin-top-alt:auto;mso-margin-bottom-alt:auto;
-[...2 lines deleted...]
-für antragstellende Personen unter 24 Jahren&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
+Barzahlungen akzeptiert werden können.&lt;/p&gt;&lt;p class="MsoNormal"&gt;&lt;strong&gt;Kosten Personalausweis:&lt;o:p&gt;&lt;/o:p&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span style="font-size:12.0pt;font-family:" times="" new="" roman",serif"=""&gt;EUR 46,00 für antragstellende Personen ab einschließlich 24 Jahren&amp;nbsp;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="font-family: " times="" new="" roman",="" serif;="" font-size:="" 12pt;="" background-color:="" initial;"=""&gt;EUR&amp;nbsp;27,60
+für antragstellende Personen unter 24 Jahren&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span style="font-family: " times="" new="" roman",="" serif;="" font-size:="" 12pt;="" background-color:="" initial;"=""&gt;EUR 6,00 für ein digitales Passbild&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p class="MsoNormal" style="mso-margin-top-alt:auto;mso-margin-bottom-alt:auto;
 margin-left:18.0pt"&gt;&lt;span style="font-size:12.0pt;font-family:" times="" new="" roman",serif"=""&gt;Gebührenreduzierung
 oder -befreiung sind möglich für Bedürftige. Dies liegt im Ermessen der
 Personalausweisbehörde.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Für eine Terminanfrage nutzen Sie bitte das Antragsformular
 „&lt;a href="https://formulare.hilden.de/formcycle/form/alias/Stadt-Hilden/form_312/"&gt;Terminanfrage Zuhaus-Service&lt;/a&gt;"". Nach Eingang des ausgefüllten Formulars
 erhalten Sie die Terminvereinbarung über den Postweg.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;Falls Sie Unterstützung benötigen oder das Formular nicht
 nutzen können, schreiben Sie uns gerne eine Email an &lt;a href="mailto:ZHS@Hilden.de"&gt;ZHS@Hilden.de&lt;/a&gt; oder wenden Sich an unsere
 Info-Hotline.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;a href="https://formulare.hilden.de/formcycle/form/alias/Stadt-Hilden/form_312/"&gt;Terminanfrage Zuhaus-Service&lt;/a&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
     <t>II-33.1 Amt für Bürgerservice - Bürgerbüro und Infotheke</t>
   </si>
@@ -806,51 +804,51 @@
     <col min="6" max="6" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="137" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="82" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="93" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="2675" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="389" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="94" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="260" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="504" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="187" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="143" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="1130" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>