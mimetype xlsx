--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -409,51 +409,51 @@
 Transportfähigkeit herzustellen und sie unter Aufrechterhaltung der
 Transportfähigkeit und Vermeidung weiterer Schäden mit Notarzt- oder
 Rettungswagen oder Luftfahrzeugen in ein für die weitere Versorgung geeignetes
 Krankenhaus zu befördern. Hierzu zählt auch die Beförderung von erstversorgten
 Notfallpatientinnen und Notfallpatienten zu Diagnose- und geeigneten
 Behandlungseinrichtungen. Notfallpatientinnen und Notfallpatienten sind
 Personen, die sich infolge Verletzung, Krankheit oder sonstiger Umstände
 entweder in Lebensgefahr befinden oder bei denen schwere gesundheitliche
 Schäden zu befürchten sind, wenn sie nicht unverzüglich medizinische Hilfe
 erhalten.&lt;/p&gt;
 &lt;p&gt;Der &lt;strong&gt;Krankentransport&lt;/strong&gt; hat die Aufgabe, Kranken oder Verletzten oder
 sonstigen hilfsbedürftigen Personen, die nicht unter Absatz 2 fallen,
 fachgerechte Hilfe zu leisten und sie unter Betreuung durch qualifiziertes
 Personal mit Krankenkraftwagen oder mit Luftfahrzeugen zu befördern.&lt;/p&gt;
 &lt;p&gt;Notfallpatientinnen und Notfallpatienten haben Vorrang.&lt;/p&gt;
 &lt;p&gt;Der Rettungsdienst kann Arzneimittel, Blutprodukte aus zellulären
 Blutbestandteilen, Organe und ähnliche Güter befördern, soweit sie zur
 Verbesserung des Zustandes lebensbedrohlich Verletzter oder Erkrankter dienen
 sollen.&lt;/p&gt;&lt;p&gt;&lt;a href="https://recht.nrw.de/lmi/owa/br_text_anzeigen?v_id=10000000000000000325"&gt;Rettungsgesetz NRW (§2 (FN 11)&lt;/a&gt;&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Stadt Hilden</t>
   </si>
   <si>
-    <t>II-37.3 Feuerwehr - Rettungsdienst</t>
+    <t>II-37.2 Feuerwehr - Operativer Personaleinsatz</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Offene Sprechzeiten:&lt;br&gt;Dienstag 09:00 - 12:00 Uhr&lt;br&gt;Donnerstag: 15:00 - 18:00 Uhr&lt;br&gt;&lt;/p&gt;&lt;p&gt;Weitere Termine nach Vereinbarung.&lt;br&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Am Feuerwehrhaus</t>
   </si>
   <si>
     <t>Hilden</t>
   </si>
   <si>
     <t>Buslinien: O3, 741, 781, 782, 785 / Haltestelle: Stadtfriedhof</t>
   </si>
   <si>
     <t>Der Zugang zum Dienstgebäude ist Barrierefrei möglich.</t>
   </si>
   <si>
     <t>feuerwehr@hilden.de</t>
   </si>
   <si>
     <t>+49 2103 72-2209</t>
   </si>
   <si>
     <t>+49 2103 72-2200</t>
@@ -834,51 +834,51 @@
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="94" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="176" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="104" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="300" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="262" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="306" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="41" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="55" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="165" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="74" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22" bestFit="true" customWidth="true" style="0"/>